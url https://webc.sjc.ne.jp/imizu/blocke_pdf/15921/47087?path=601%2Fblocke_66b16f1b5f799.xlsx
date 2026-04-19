--- v0 (2025-10-10)
+++ v1 (2026-04-19)
@@ -1,74 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27726"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\rakust-connect.rakurakustrg.jp\共有ALL\(★)本所\HP(ホームページ)\退会届\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{73D24756-8113-452F-A42E-D8EB24C7BB09}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B7285E0D-465A-4A94-BA4F-EBE37F043BC0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="390" yWindow="390" windowWidth="15825" windowHeight="15480" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$A$1:$N$20</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="22">
   <si>
     <t>会員番号</t>
     <rPh sb="0" eb="2">
       <t>カイイン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>バンゴウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>電話番号</t>
     <rPh sb="0" eb="2">
       <t>デンワ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>バンゴウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>退会の理由</t>
     <rPh sb="0" eb="2">
       <t>タイカイ</t>
     </rPh>
@@ -249,68 +260,50 @@
     <rPh sb="4" eb="6">
       <t>ウケツケ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>シャ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　理事長　　　宮城　澄男　　　　　様</t>
     <rPh sb="1" eb="4">
       <t>リジチョウ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ミヤキ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>スミオ</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>サマ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>理事長</t>
-[...16 lines deleted...]
-  <si>
     <t>１．来所（本人・家族）２．電話（本人・家族）３．その他（　　　　　　）</t>
     <rPh sb="2" eb="3">
       <t>ライ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ショ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ホンニン</t>
     </rPh>
     <rPh sb="8" eb="10">
       <t>カゾク</t>
     </rPh>
     <rPh sb="13" eb="15">
       <t>デンワ</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>ホンニン</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>カゾク</t>
     </rPh>
     <rPh sb="26" eb="27">
       <t>タ</t>
     </rPh>
@@ -346,100 +339,125 @@
     <rPh sb="17" eb="18">
       <t>ニチ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>　退会　令和　　　年　　　月　　　日</t>
     <rPh sb="1" eb="3">
       <t>タイカイ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>レイワ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ネン</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>ガツ</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>ニチ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
-    <t>主　任</t>
-[...4 lines deleted...]
-      <t>ニン</t>
+    <t>※事務局処理欄</t>
+    <rPh sb="1" eb="4">
+      <t>ジムキョク</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>ショリラン</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
   <si>
-    <t>合　議</t>
-[...19 lines deleted...]
-    <rPh sb="10" eb="13">
+    <r>
+      <t>　□会員証について</t>
+    </r>
+    <r>
+      <rPr>
+        <u val="double"/>
+        <sz val="13"/>
+        <color theme="1"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>返却</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color theme="1"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>もしくは</t>
+    </r>
+    <r>
+      <rPr>
+        <u val="double"/>
+        <sz val="13"/>
+        <color theme="1"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>破棄</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="13"/>
+        <color theme="1"/>
+        <rFont val="ＭＳ 明朝"/>
+        <family val="1"/>
+        <charset val="128"/>
+      </rPr>
+      <t>するように伝えました</t>
+    </r>
+    <rPh sb="2" eb="5">
       <t>カイインショウ</t>
     </rPh>
-    <rPh sb="14" eb="16">
-[...6 lines deleted...]
-      <t>クダ</t>
+    <rPh sb="9" eb="11">
+      <t>ヘンキャク</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>ハキ</t>
+    </rPh>
+    <rPh sb="22" eb="23">
+      <t>ツタ</t>
     </rPh>
     <phoneticPr fontId="7"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="28"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
@@ -454,73 +472,94 @@
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
+      <sz val="7"/>
+      <color theme="1"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
       <sz val="13"/>
       <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="6"/>
+      <u val="double"/>
+      <sz val="13"/>
       <color theme="1"/>
       <name val="ＭＳ 明朝"/>
       <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="6.5"/>
+      <name val="BIZ UDゴシック"/>
+      <family val="3"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="7"/>
+      <name val="BIZ UDゴシック"/>
+      <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="34">
+  <borders count="27">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color auto="1"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color auto="1"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -770,154 +809,67 @@
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color auto="1"/>
       </left>
       <right/>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...85 lines deleted...]
-    <border>
       <left style="medium">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -931,186 +883,195 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
-    </xf>
-[...25 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...93 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
@@ -1384,516 +1345,926 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:P22"/>
+  <dimension ref="A1:P47"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="Q17" sqref="Q17"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="R14" sqref="R14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <cols>
-    <col min="1" max="9" width="6.88671875" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="15" max="15" width="1.6640625" customWidth="1"/>
+    <col min="1" max="11" width="6.875" customWidth="1"/>
+    <col min="12" max="14" width="4.875" customWidth="1"/>
+    <col min="15" max="15" width="1.625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="7.5" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>16</v>
+    <row r="1" spans="1:16" s="66" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A1" s="63"/>
+      <c r="B1" s="63"/>
+      <c r="C1" s="63"/>
+      <c r="D1" s="63"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
+      <c r="K1" s="65"/>
+    </row>
+    <row r="2" spans="1:16" s="66" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A2" s="67"/>
+      <c r="B2" s="67"/>
+      <c r="C2" s="67"/>
+      <c r="D2" s="67"/>
+      <c r="E2" s="67"/>
+      <c r="F2" s="67"/>
+      <c r="G2" s="67"/>
+      <c r="H2" s="67"/>
+      <c r="I2" s="67"/>
+      <c r="J2" s="67"/>
+      <c r="K2" s="67"/>
+    </row>
+    <row r="3" spans="1:16" x14ac:dyDescent="0.15">
+      <c r="A3" s="18"/>
+      <c r="B3" s="17"/>
+      <c r="C3" s="17"/>
+      <c r="D3" s="17"/>
+      <c r="E3" s="17"/>
+      <c r="F3" s="17"/>
+      <c r="G3" s="17"/>
+      <c r="H3" s="17"/>
+      <c r="I3" s="17"/>
+      <c r="J3" s="17"/>
+      <c r="K3" s="17"/>
+      <c r="L3" s="17"/>
+    </row>
+    <row r="4" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A4" s="42" t="s">
+        <v>5</v>
       </c>
-      <c r="B1" s="21" t="s">
+      <c r="B4" s="42"/>
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="J4" s="42"/>
+      <c r="K4" s="42"/>
+      <c r="L4" s="42"/>
+      <c r="M4" s="42"/>
+      <c r="N4" s="42"/>
+    </row>
+    <row r="5" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A5" s="5"/>
+      <c r="B5" s="5"/>
+      <c r="C5" s="6"/>
+      <c r="D5" s="6"/>
+      <c r="E5" s="6"/>
+      <c r="F5" s="6"/>
+      <c r="G5" s="6"/>
+      <c r="H5" s="6"/>
+      <c r="I5" s="6"/>
+      <c r="J5" s="6"/>
+      <c r="K5" s="6"/>
+      <c r="L5" s="6"/>
+      <c r="M5" s="6"/>
+      <c r="N5" s="6"/>
+    </row>
+    <row r="6" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A6" s="1"/>
+      <c r="B6" s="1"/>
+      <c r="M6" s="2"/>
+      <c r="N6" s="11" t="s">
         <v>18</v>
       </c>
-      <c r="C1" s="31" t="s">
-[...95 lines deleted...]
-    <row r="7" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="7" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A7" s="1"/>
       <c r="B7" s="1"/>
       <c r="M7" s="2"/>
       <c r="N7" s="11" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
     </row>
-    <row r="8" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B8" s="1"/>
+    <row r="8" spans="1:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A8" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="2"/>
+      <c r="C8" s="2"/>
+      <c r="D8" s="2"/>
+      <c r="E8" s="2"/>
+      <c r="F8" s="2"/>
+      <c r="G8" s="2"/>
+      <c r="H8" s="2"/>
+      <c r="I8" s="2"/>
+      <c r="J8" s="2"/>
+      <c r="K8" s="2"/>
+      <c r="L8" s="2"/>
       <c r="M8" s="2"/>
-      <c r="N8" s="11" t="s">
-[...3 lines deleted...]
-    <row r="9" spans="1:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="N8" s="2"/>
+      <c r="O8" s="2"/>
+      <c r="P8" s="2"/>
+    </row>
+    <row r="9" spans="1:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A9" s="2" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B9" s="2"/>
       <c r="C9" s="2"/>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
       <c r="I9" s="2"/>
       <c r="J9" s="2"/>
       <c r="K9" s="2"/>
       <c r="L9" s="2"/>
       <c r="M9" s="2"/>
       <c r="N9" s="2"/>
       <c r="O9" s="2"/>
       <c r="P9" s="2"/>
     </row>
-    <row r="10" spans="1:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:16" ht="17.25" x14ac:dyDescent="0.15">
       <c r="A10" s="2" t="s">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="B10" s="2"/>
       <c r="C10" s="2"/>
       <c r="D10" s="2"/>
       <c r="E10" s="2"/>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
-      <c r="J10" s="2"/>
-[...3 lines deleted...]
-      <c r="N10" s="2"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="10" t="s">
+        <v>14</v>
+      </c>
       <c r="O10" s="2"/>
       <c r="P10" s="2"/>
     </row>
-    <row r="11" spans="1:16" ht="16.2" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      </c>
+    <row r="11" spans="1:16" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="2"/>
       <c r="B11" s="2"/>
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="2"/>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
-      <c r="M11" s="3"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J11" s="49"/>
+      <c r="K11" s="49"/>
+      <c r="L11" s="49"/>
+      <c r="M11" s="49"/>
+      <c r="N11" s="49"/>
       <c r="O11" s="2"/>
       <c r="P11" s="2"/>
     </row>
-    <row r="12" spans="1:16" ht="9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="A13" s="42" t="s">
+    <row r="12" spans="1:16" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A12" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="B13" s="34"/>
-[...4 lines deleted...]
-      <c r="G13" s="33" t="s">
+      <c r="B12" s="46"/>
+      <c r="C12" s="47"/>
+      <c r="D12" s="48"/>
+      <c r="E12" s="16"/>
+      <c r="F12" s="14"/>
+      <c r="G12" s="45" t="s">
         <v>7</v>
       </c>
-      <c r="H13" s="34"/>
-[...5 lines deleted...]
-      <c r="N13" s="20"/>
+      <c r="H12" s="46"/>
+      <c r="I12" s="12"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="13"/>
+      <c r="L12" s="13"/>
+      <c r="M12" s="13"/>
+      <c r="N12" s="20"/>
+      <c r="O12" s="3"/>
+      <c r="P12" s="3"/>
+    </row>
+    <row r="13" spans="1:16" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A13" s="50" t="s">
+        <v>9</v>
+      </c>
+      <c r="B13" s="31"/>
+      <c r="C13" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="D13" s="15"/>
+      <c r="E13" s="15"/>
+      <c r="F13" s="15"/>
+      <c r="G13" s="15"/>
+      <c r="H13" s="15"/>
+      <c r="I13" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="J13" s="31"/>
+      <c r="M13" s="7"/>
+      <c r="N13" s="4"/>
       <c r="O13" s="3"/>
       <c r="P13" s="3"/>
     </row>
-    <row r="14" spans="1:16" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>9</v>
+    <row r="14" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A14" s="40" t="s">
+        <v>2</v>
       </c>
-      <c r="B14" s="44"/>
-[...1 lines deleted...]
-        <v>8</v>
+      <c r="B14" s="41"/>
+      <c r="C14" s="60" t="s">
+        <v>11</v>
       </c>
-      <c r="D14" s="15"/>
-[...9 lines deleted...]
-      <c r="N14" s="4"/>
+      <c r="D14" s="61"/>
+      <c r="E14" s="61"/>
+      <c r="F14" s="61"/>
+      <c r="G14" s="61"/>
+      <c r="H14" s="61"/>
+      <c r="I14" s="61"/>
+      <c r="J14" s="61"/>
+      <c r="K14" s="61"/>
+      <c r="L14" s="61"/>
+      <c r="M14" s="61"/>
+      <c r="N14" s="62"/>
       <c r="O14" s="3"/>
       <c r="P14" s="3"/>
     </row>
-    <row r="15" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2</v>
+    <row r="15" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A15" s="21" t="s">
+        <v>6</v>
       </c>
-      <c r="B15" s="40"/>
-[...1 lines deleted...]
-        <v>11</v>
+      <c r="B15" s="8"/>
+      <c r="C15" s="55" t="s">
+        <v>12</v>
       </c>
-      <c r="D15" s="61"/>
-[...9 lines deleted...]
-      <c r="N15" s="62"/>
+      <c r="D15" s="36"/>
+      <c r="E15" s="36"/>
+      <c r="F15" s="36"/>
+      <c r="G15" s="36"/>
+      <c r="H15" s="36"/>
+      <c r="I15" s="36"/>
+      <c r="J15" s="36"/>
+      <c r="K15" s="36"/>
+      <c r="L15" s="36"/>
+      <c r="M15" s="36"/>
+      <c r="N15" s="56"/>
       <c r="O15" s="3"/>
       <c r="P15" s="3"/>
     </row>
-    <row r="16" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>6</v>
+    <row r="16" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A16" s="9"/>
+      <c r="B16" s="7"/>
+      <c r="C16" s="55" t="s">
+        <v>13</v>
       </c>
-      <c r="B16" s="8"/>
-[...13 lines deleted...]
-      <c r="N16" s="53"/>
+      <c r="D16" s="36"/>
+      <c r="E16" s="36"/>
+      <c r="F16" s="36"/>
+      <c r="G16" s="36"/>
+      <c r="H16" s="36"/>
+      <c r="I16" s="36"/>
+      <c r="J16" s="36"/>
+      <c r="K16" s="36"/>
+      <c r="L16" s="36"/>
+      <c r="M16" s="36"/>
+      <c r="N16" s="56"/>
       <c r="O16" s="3"/>
       <c r="P16" s="3"/>
     </row>
-    <row r="17" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A17" s="9"/>
       <c r="B17" s="7"/>
-      <c r="C17" s="51" t="s">
-        <v>13</v>
+      <c r="C17" s="57" t="s">
+        <v>17</v>
       </c>
-      <c r="D17" s="52"/>
-[...9 lines deleted...]
-      <c r="N17" s="53"/>
+      <c r="D17" s="58"/>
+      <c r="E17" s="58"/>
+      <c r="F17" s="58"/>
+      <c r="G17" s="58"/>
+      <c r="H17" s="58"/>
+      <c r="I17" s="58"/>
+      <c r="J17" s="58"/>
+      <c r="K17" s="58"/>
+      <c r="L17" s="58"/>
+      <c r="M17" s="58"/>
+      <c r="N17" s="59"/>
       <c r="O17" s="3"/>
       <c r="P17" s="3"/>
     </row>
-    <row r="18" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-        <v>23</v>
+    <row r="18" spans="1:16" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="43" t="s">
+        <v>10</v>
       </c>
-      <c r="D18" s="58"/>
-[...9 lines deleted...]
-      <c r="N18" s="59"/>
+      <c r="B18" s="44"/>
+      <c r="C18" s="52" t="s">
+        <v>16</v>
+      </c>
+      <c r="D18" s="53"/>
+      <c r="E18" s="53"/>
+      <c r="F18" s="53"/>
+      <c r="G18" s="53"/>
+      <c r="H18" s="53"/>
+      <c r="I18" s="53"/>
+      <c r="J18" s="53"/>
+      <c r="K18" s="53"/>
+      <c r="L18" s="53"/>
+      <c r="M18" s="53"/>
+      <c r="N18" s="54"/>
       <c r="O18" s="3"/>
       <c r="P18" s="3"/>
     </row>
-    <row r="19" spans="1:16" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>10</v>
+    <row r="19" spans="1:16" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A19" s="29" t="s">
+        <v>20</v>
       </c>
-      <c r="B19" s="36"/>
-[...13 lines deleted...]
-      <c r="N19" s="50"/>
+      <c r="B19" s="29"/>
+      <c r="C19" s="29"/>
+      <c r="D19" s="29"/>
+      <c r="E19" s="29"/>
+      <c r="F19" s="29"/>
+      <c r="G19" s="29"/>
+      <c r="H19" s="29"/>
+      <c r="I19" s="29"/>
+      <c r="J19" s="29"/>
+      <c r="K19" s="29"/>
+      <c r="L19" s="29"/>
+      <c r="M19" s="29"/>
+      <c r="N19" s="29"/>
       <c r="O19" s="3"/>
       <c r="P19" s="3"/>
     </row>
-    <row r="20" spans="1:16" s="64" customFormat="1" ht="19.2" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>28</v>
+    <row r="20" spans="1:16" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A20" s="29" t="s">
+        <v>21</v>
       </c>
-      <c r="B20" s="63"/>
-[...15 lines deleted...]
-    <row r="21" spans="1:16" ht="14.4" x14ac:dyDescent="0.2">
+      <c r="B20" s="29"/>
+      <c r="C20" s="29"/>
+      <c r="D20" s="29"/>
+      <c r="E20" s="29"/>
+      <c r="F20" s="29"/>
+      <c r="G20" s="29"/>
+      <c r="H20" s="29"/>
+      <c r="I20" s="29"/>
+      <c r="J20" s="29"/>
+      <c r="K20" s="29"/>
+      <c r="L20" s="29"/>
+      <c r="M20" s="29"/>
+      <c r="N20" s="29"/>
+      <c r="O20" s="3"/>
+      <c r="P20" s="3"/>
+    </row>
+    <row r="21" spans="1:16" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A21" s="2"/>
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="2"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
       <c r="I21" s="2"/>
       <c r="J21" s="2"/>
       <c r="K21" s="2"/>
       <c r="L21" s="2"/>
       <c r="M21" s="2"/>
       <c r="N21" s="2"/>
       <c r="O21" s="2"/>
       <c r="P21" s="2"/>
     </row>
-    <row r="22" spans="1:16" ht="14.4" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
       <c r="C22" s="2"/>
       <c r="D22" s="2"/>
       <c r="E22" s="2"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
       <c r="I22" s="2"/>
       <c r="J22" s="2"/>
       <c r="K22" s="2"/>
       <c r="L22" s="2"/>
       <c r="M22" s="2"/>
       <c r="N22" s="2"/>
       <c r="O22" s="2"/>
       <c r="P22" s="2"/>
     </row>
+    <row r="23" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A23" s="22"/>
+      <c r="B23" s="22"/>
+      <c r="C23" s="22"/>
+      <c r="D23" s="22"/>
+      <c r="E23" s="38"/>
+      <c r="F23" s="38"/>
+      <c r="G23" s="38"/>
+      <c r="H23" s="38"/>
+      <c r="I23" s="38"/>
+      <c r="J23" s="38"/>
+      <c r="K23" s="23"/>
+      <c r="L23" s="24"/>
+    </row>
+    <row r="24" spans="1:16" ht="40.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A24" s="25"/>
+      <c r="B24" s="25"/>
+      <c r="C24" s="25"/>
+      <c r="D24" s="25"/>
+      <c r="E24" s="25"/>
+      <c r="F24" s="25"/>
+      <c r="G24" s="25"/>
+      <c r="H24" s="25"/>
+      <c r="I24" s="25"/>
+      <c r="J24" s="25"/>
+      <c r="K24" s="25"/>
+      <c r="L24" s="24"/>
+    </row>
+    <row r="25" spans="1:16" x14ac:dyDescent="0.15">
+      <c r="A25" s="18"/>
+      <c r="B25" s="17"/>
+      <c r="C25" s="17"/>
+      <c r="D25" s="17"/>
+      <c r="E25" s="17"/>
+      <c r="F25" s="17"/>
+      <c r="G25" s="17"/>
+      <c r="H25" s="17"/>
+      <c r="I25" s="17"/>
+      <c r="J25" s="17"/>
+      <c r="K25" s="17"/>
+      <c r="L25" s="17"/>
+    </row>
+    <row r="26" spans="1:16" ht="30" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A26" s="42"/>
+      <c r="B26" s="42"/>
+      <c r="C26" s="42"/>
+      <c r="D26" s="42"/>
+      <c r="E26" s="42"/>
+      <c r="F26" s="42"/>
+      <c r="G26" s="42"/>
+      <c r="H26" s="42"/>
+      <c r="I26" s="42"/>
+      <c r="J26" s="42"/>
+      <c r="K26" s="42"/>
+      <c r="L26" s="42"/>
+      <c r="M26" s="42"/>
+      <c r="N26" s="42"/>
+    </row>
+    <row r="27" spans="1:16" ht="15" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A27" s="5"/>
+      <c r="B27" s="5"/>
+      <c r="C27" s="6"/>
+      <c r="D27" s="6"/>
+      <c r="E27" s="6"/>
+      <c r="F27" s="6"/>
+      <c r="G27" s="6"/>
+      <c r="H27" s="6"/>
+      <c r="I27" s="6"/>
+      <c r="J27" s="6"/>
+      <c r="K27" s="6"/>
+      <c r="L27" s="6"/>
+      <c r="M27" s="6"/>
+      <c r="N27" s="6"/>
+    </row>
+    <row r="28" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A28" s="1"/>
+      <c r="B28" s="1"/>
+      <c r="M28" s="2"/>
+      <c r="N28" s="11"/>
+    </row>
+    <row r="29" spans="1:16" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A29" s="1"/>
+      <c r="B29" s="1"/>
+      <c r="M29" s="2"/>
+      <c r="N29" s="11"/>
+    </row>
+    <row r="30" spans="1:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A30" s="2"/>
+      <c r="B30" s="2"/>
+      <c r="C30" s="2"/>
+      <c r="D30" s="2"/>
+      <c r="E30" s="2"/>
+      <c r="F30" s="2"/>
+      <c r="G30" s="2"/>
+      <c r="H30" s="2"/>
+      <c r="I30" s="2"/>
+      <c r="J30" s="2"/>
+      <c r="K30" s="2"/>
+      <c r="L30" s="2"/>
+      <c r="M30" s="2"/>
+      <c r="N30" s="2"/>
+      <c r="O30" s="2"/>
+      <c r="P30" s="2"/>
+    </row>
+    <row r="31" spans="1:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A31" s="2"/>
+      <c r="B31" s="2"/>
+      <c r="C31" s="2"/>
+      <c r="D31" s="2"/>
+      <c r="E31" s="2"/>
+      <c r="F31" s="2"/>
+      <c r="G31" s="2"/>
+      <c r="H31" s="2"/>
+      <c r="I31" s="2"/>
+      <c r="J31" s="2"/>
+      <c r="K31" s="2"/>
+      <c r="L31" s="2"/>
+      <c r="M31" s="2"/>
+      <c r="N31" s="2"/>
+      <c r="O31" s="2"/>
+      <c r="P31" s="2"/>
+    </row>
+    <row r="32" spans="1:16" ht="17.25" x14ac:dyDescent="0.15">
+      <c r="A32" s="2"/>
+      <c r="B32" s="2"/>
+      <c r="C32" s="2"/>
+      <c r="D32" s="2"/>
+      <c r="E32" s="2"/>
+      <c r="F32" s="2"/>
+      <c r="G32" s="2"/>
+      <c r="H32" s="2"/>
+      <c r="I32" s="2"/>
+      <c r="M32" s="3"/>
+      <c r="N32" s="10"/>
+      <c r="O32" s="2"/>
+      <c r="P32" s="2"/>
+    </row>
+    <row r="33" spans="1:16" ht="9" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A33" s="2"/>
+      <c r="B33" s="2"/>
+      <c r="C33" s="2"/>
+      <c r="D33" s="2"/>
+      <c r="E33" s="2"/>
+      <c r="F33" s="2"/>
+      <c r="G33" s="2"/>
+      <c r="H33" s="2"/>
+      <c r="I33" s="2"/>
+      <c r="J33" s="32"/>
+      <c r="K33" s="32"/>
+      <c r="L33" s="32"/>
+      <c r="M33" s="32"/>
+      <c r="N33" s="32"/>
+      <c r="O33" s="2"/>
+      <c r="P33" s="2"/>
+    </row>
+    <row r="34" spans="1:16" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A34" s="39"/>
+      <c r="B34" s="39"/>
+      <c r="C34" s="33"/>
+      <c r="D34" s="34"/>
+      <c r="E34" s="6"/>
+      <c r="F34" s="3"/>
+      <c r="G34" s="39"/>
+      <c r="H34" s="39"/>
+      <c r="I34" s="3"/>
+      <c r="J34" s="3"/>
+      <c r="K34" s="3"/>
+      <c r="L34" s="3"/>
+      <c r="M34" s="3"/>
+      <c r="O34" s="3"/>
+      <c r="P34" s="3"/>
+    </row>
+    <row r="35" spans="1:16" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A35" s="39"/>
+      <c r="B35" s="39"/>
+      <c r="C35" s="26"/>
+      <c r="D35" s="3"/>
+      <c r="E35" s="3"/>
+      <c r="F35" s="3"/>
+      <c r="G35" s="3"/>
+      <c r="H35" s="3"/>
+      <c r="I35" s="39"/>
+      <c r="J35" s="39"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="3"/>
+      <c r="O35" s="3"/>
+      <c r="P35" s="3"/>
+    </row>
+    <row r="36" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A36" s="39"/>
+      <c r="B36" s="39"/>
+      <c r="C36" s="36"/>
+      <c r="D36" s="36"/>
+      <c r="E36" s="36"/>
+      <c r="F36" s="36"/>
+      <c r="G36" s="36"/>
+      <c r="H36" s="36"/>
+      <c r="I36" s="36"/>
+      <c r="J36" s="36"/>
+      <c r="K36" s="36"/>
+      <c r="L36" s="36"/>
+      <c r="M36" s="36"/>
+      <c r="N36" s="36"/>
+      <c r="O36" s="3"/>
+      <c r="P36" s="3"/>
+    </row>
+    <row r="37" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A37" s="27"/>
+      <c r="B37" s="8"/>
+      <c r="C37" s="36"/>
+      <c r="D37" s="36"/>
+      <c r="E37" s="36"/>
+      <c r="F37" s="36"/>
+      <c r="G37" s="36"/>
+      <c r="H37" s="36"/>
+      <c r="I37" s="36"/>
+      <c r="J37" s="36"/>
+      <c r="K37" s="36"/>
+      <c r="L37" s="36"/>
+      <c r="M37" s="36"/>
+      <c r="N37" s="36"/>
+      <c r="O37" s="3"/>
+      <c r="P37" s="3"/>
+    </row>
+    <row r="38" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A38" s="28"/>
+      <c r="B38" s="7"/>
+      <c r="C38" s="36"/>
+      <c r="D38" s="36"/>
+      <c r="E38" s="36"/>
+      <c r="F38" s="36"/>
+      <c r="G38" s="36"/>
+      <c r="H38" s="36"/>
+      <c r="I38" s="36"/>
+      <c r="J38" s="36"/>
+      <c r="K38" s="36"/>
+      <c r="L38" s="36"/>
+      <c r="M38" s="36"/>
+      <c r="N38" s="36"/>
+      <c r="O38" s="3"/>
+      <c r="P38" s="3"/>
+    </row>
+    <row r="39" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A39" s="28"/>
+      <c r="B39" s="7"/>
+      <c r="C39" s="36"/>
+      <c r="D39" s="37"/>
+      <c r="E39" s="37"/>
+      <c r="F39" s="37"/>
+      <c r="G39" s="37"/>
+      <c r="H39" s="37"/>
+      <c r="I39" s="37"/>
+      <c r="J39" s="37"/>
+      <c r="K39" s="37"/>
+      <c r="L39" s="37"/>
+      <c r="M39" s="37"/>
+      <c r="N39" s="37"/>
+      <c r="O39" s="3"/>
+      <c r="P39" s="3"/>
+    </row>
+    <row r="40" spans="1:16" ht="34.5" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A40" s="39"/>
+      <c r="B40" s="39"/>
+      <c r="C40" s="35"/>
+      <c r="D40" s="35"/>
+      <c r="E40" s="35"/>
+      <c r="F40" s="35"/>
+      <c r="G40" s="35"/>
+      <c r="H40" s="35"/>
+      <c r="I40" s="35"/>
+      <c r="J40" s="35"/>
+      <c r="K40" s="35"/>
+      <c r="L40" s="35"/>
+      <c r="M40" s="35"/>
+      <c r="N40" s="35"/>
+      <c r="O40" s="3"/>
+      <c r="P40" s="3"/>
+    </row>
+    <row r="41" spans="1:16" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A41" s="29"/>
+      <c r="B41" s="29"/>
+      <c r="C41" s="29"/>
+      <c r="D41" s="29"/>
+      <c r="E41" s="29"/>
+      <c r="F41" s="29"/>
+      <c r="G41" s="29"/>
+      <c r="H41" s="29"/>
+      <c r="I41" s="29"/>
+      <c r="J41" s="29"/>
+      <c r="K41" s="29"/>
+      <c r="L41" s="29"/>
+      <c r="M41" s="29"/>
+      <c r="N41" s="29"/>
+      <c r="O41" s="3"/>
+      <c r="P41" s="3"/>
+    </row>
+    <row r="42" spans="1:16" ht="17.25" customHeight="1" x14ac:dyDescent="0.15">
+      <c r="A42" s="29"/>
+      <c r="B42" s="29"/>
+      <c r="C42" s="29"/>
+      <c r="D42" s="29"/>
+      <c r="E42" s="29"/>
+      <c r="F42" s="29"/>
+      <c r="G42" s="29"/>
+      <c r="H42" s="29"/>
+      <c r="I42" s="29"/>
+      <c r="J42" s="29"/>
+      <c r="K42" s="29"/>
+      <c r="L42" s="29"/>
+      <c r="M42" s="29"/>
+      <c r="N42" s="29"/>
+      <c r="O42" s="3"/>
+      <c r="P42" s="3"/>
+    </row>
+    <row r="43" spans="1:16" ht="14.25" x14ac:dyDescent="0.15">
+      <c r="A43" s="2"/>
+      <c r="B43" s="2"/>
+      <c r="C43" s="2"/>
+      <c r="D43" s="2"/>
+      <c r="E43" s="2"/>
+      <c r="F43" s="2"/>
+      <c r="G43" s="2"/>
+      <c r="H43" s="2"/>
+      <c r="I43" s="2"/>
+      <c r="J43" s="2"/>
+      <c r="K43" s="2"/>
+      <c r="L43" s="2"/>
+      <c r="M43" s="2"/>
+      <c r="N43" s="2"/>
+      <c r="O43" s="2"/>
+      <c r="P43" s="2"/>
+    </row>
+    <row r="44" spans="1:16" ht="14.25" x14ac:dyDescent="0.15">
+      <c r="A44" s="2"/>
+      <c r="B44" s="2"/>
+      <c r="C44" s="2"/>
+      <c r="D44" s="2"/>
+      <c r="E44" s="2"/>
+      <c r="F44" s="2"/>
+      <c r="G44" s="2"/>
+      <c r="H44" s="2"/>
+      <c r="I44" s="2"/>
+      <c r="J44" s="2"/>
+      <c r="K44" s="2"/>
+      <c r="L44" s="2"/>
+      <c r="M44" s="2"/>
+      <c r="N44" s="2"/>
+      <c r="O44" s="2"/>
+      <c r="P44" s="2"/>
+    </row>
+    <row r="45" spans="1:16" ht="14.25" x14ac:dyDescent="0.15">
+      <c r="A45" s="2"/>
+      <c r="B45" s="2"/>
+      <c r="C45" s="2"/>
+      <c r="D45" s="2"/>
+      <c r="E45" s="2"/>
+      <c r="F45" s="2"/>
+      <c r="G45" s="2"/>
+      <c r="H45" s="2"/>
+      <c r="I45" s="2"/>
+      <c r="J45" s="2"/>
+      <c r="K45" s="2"/>
+      <c r="L45" s="2"/>
+      <c r="M45" s="2"/>
+      <c r="N45" s="2"/>
+      <c r="O45" s="2"/>
+      <c r="P45" s="2"/>
+    </row>
+    <row r="46" spans="1:16" ht="14.25" x14ac:dyDescent="0.15">
+      <c r="A46" s="2"/>
+      <c r="B46" s="2"/>
+      <c r="C46" s="2"/>
+      <c r="D46" s="2"/>
+      <c r="E46" s="2"/>
+      <c r="F46" s="2"/>
+      <c r="G46" s="2"/>
+      <c r="H46" s="2"/>
+      <c r="I46" s="2"/>
+      <c r="J46" s="2"/>
+      <c r="K46" s="2"/>
+      <c r="L46" s="2"/>
+      <c r="M46" s="2"/>
+      <c r="N46" s="2"/>
+      <c r="O46" s="2"/>
+      <c r="P46" s="2"/>
+    </row>
+    <row r="47" spans="1:16" ht="14.25" x14ac:dyDescent="0.15">
+      <c r="A47" s="2"/>
+      <c r="B47" s="2"/>
+      <c r="C47" s="2"/>
+      <c r="D47" s="2"/>
+      <c r="E47" s="2"/>
+      <c r="F47" s="2"/>
+      <c r="G47" s="2"/>
+      <c r="H47" s="2"/>
+      <c r="I47" s="2"/>
+      <c r="J47" s="2"/>
+      <c r="K47" s="2"/>
+      <c r="L47" s="2"/>
+      <c r="M47" s="2"/>
+      <c r="N47" s="2"/>
+      <c r="O47" s="2"/>
+      <c r="P47" s="2"/>
+    </row>
   </sheetData>
-  <mergeCells count="20">
-[...3 lines deleted...]
-    <mergeCell ref="C19:N19"/>
+  <mergeCells count="36">
+    <mergeCell ref="E1:F1"/>
+    <mergeCell ref="G1:J1"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="C12:D12"/>
+    <mergeCell ref="J11:N11"/>
+    <mergeCell ref="A4:N4"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="C18:N18"/>
+    <mergeCell ref="C16:N16"/>
     <mergeCell ref="C17:N17"/>
-    <mergeCell ref="C13:D13"/>
-[...1 lines deleted...]
-    <mergeCell ref="C18:N18"/>
+    <mergeCell ref="C14:N14"/>
     <mergeCell ref="C15:N15"/>
-    <mergeCell ref="C16:N16"/>
-[...1 lines deleted...]
-    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="A26:N26"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="G34:H34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="I35:J35"/>
+    <mergeCell ref="A41:N41"/>
+    <mergeCell ref="A42:N42"/>
+    <mergeCell ref="I13:J13"/>
+    <mergeCell ref="J33:N33"/>
+    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="C40:N40"/>
+    <mergeCell ref="C36:N36"/>
+    <mergeCell ref="C37:N37"/>
+    <mergeCell ref="C38:N38"/>
+    <mergeCell ref="C39:N39"/>
+    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A20:N20"/>
+    <mergeCell ref="E23:F23"/>
+    <mergeCell ref="G23:J23"/>
+    <mergeCell ref="A40:B40"/>
     <mergeCell ref="A14:B14"/>
-    <mergeCell ref="A13:B13"/>
-[...5 lines deleted...]
-    <mergeCell ref="A1:A2"/>
   </mergeCells>
   <phoneticPr fontId="7"/>
+  <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.23622047244094491" bottom="0.23622047244094491" header="0.23622047244094491" footer="0.19685039370078741"/>
-  <pageSetup paperSize="11" scale="94" orientation="landscape" copies="30" r:id="rId1"/>
+  <pageSetup paperSize="11" scale="92" orientation="landscape" copies="30" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <sheetData/>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
   <sheetData/>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>