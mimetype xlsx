--- v0 (2025-10-09)
+++ v1 (2026-04-19)
@@ -1,57 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28129"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr checkCompatibility="1"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="R:\07　シルバー広報\7-21   ホームページ\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sl8\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{97BF78FE-CD54-4EEC-9DE5-42F22589E5F5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1A0EC962-2EE5-4623-A64E-2C5344D6AB5F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="受注簿" sheetId="1" r:id="rId1"/>
     <sheet name="記載例" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="94">
   <si>
     <t>所長</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>起案</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>口請負
 口委任
 口派遣
@@ -2151,56 +2151,62 @@
       <charset val="128"/>
     </font>
     <font>
       <sz val="9.5"/>
       <color rgb="FFFF0000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <u/>
       <sz val="14"/>
       <color rgb="FFFF0000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF0070C0"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="102">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -3438,51 +3444,51 @@
       <top style="dotted">
         <color indexed="64"/>
       </top>
       <bottom style="thick">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thick">
         <color rgb="FFFF0000"/>
       </right>
       <top style="dotted">
         <color indexed="64"/>
       </top>
       <bottom style="thick">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="278">
+  <cellXfs count="306">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -3573,752 +3579,841 @@
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="96" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="98" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="54" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="55" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="56" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="57" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="59" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="60" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...133 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...68 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="86" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="87" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="95" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="91" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="83" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="68" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="69" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="72" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...29 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="73" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="70" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="71" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="71" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="68" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="69" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="2" borderId="71" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="71" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="69" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="72" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="71" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="69" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="69" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="69" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="71" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="69" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="72" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="71" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="85" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="75" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="70" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...83 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="91" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="91" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="83" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="78" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="59" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="56" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="60" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="54" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="34" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="55" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="34" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="77" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="76" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="2" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="92" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="93" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="94" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="96" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="97" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="98" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="99" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="78" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="100" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="78" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="101" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="73" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="79" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="88" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="89" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="81" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="73" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="79" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="88" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="90" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="82" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...47 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="88" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="89" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="88" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="78" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="90" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="79" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="80" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="81" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="79" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="80" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="82" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FFFFCCCC"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
@@ -4714,75 +4809,99 @@
           <a:schemeClr val="accent1">
             <a:shade val="15000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:rPr>
-            <a:t>③実際に作業する場所の</a:t>
+            <a:t>③就業場所</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>=</a:t>
+          </a:r>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>実際に作業する場所の情報を</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100">
             <a:solidFill>
               <a:srgbClr val="0070C0"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
+              <a:solidFill>
+                <a:srgbClr val="0070C0"/>
+              </a:solidFill>
+            </a:rPr>
+            <a:t>　</a:t>
+          </a:r>
+          <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:rPr>
-            <a:t>　 </a:t>
+            <a:t> </a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:rPr>
-            <a:t>情報と仕事内容を記載して下さい</a:t>
+            <a:t>記載して下さい</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100">
             <a:solidFill>
               <a:srgbClr val="0070C0"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100">
             <a:solidFill>
               <a:srgbClr val="0070C0"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:rPr>
             <a:t>※</a:t>
           </a:r>
@@ -4920,51 +5039,51 @@
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:rPr>
             <a:t>　わからない・未定の項目は</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100">
             <a:solidFill>
               <a:srgbClr val="0070C0"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:rPr>
-            <a:t>　空欄のままで構いません。</a:t>
+            <a:t>　空欄のままで構いません</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>314325</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>771525</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>285750</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="9" name="楕円 8">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{947D8702-A3C8-C6E9-9A17-D6946A70DB0E}"/>
@@ -5856,123 +5975,123 @@
           <a:schemeClr val="accent1">
             <a:shade val="15000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:rPr>
-            <a:t>⑤契約方式に関わります。</a:t>
+            <a:t>⑤契約方式に関わります</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100">
             <a:solidFill>
               <a:srgbClr val="0070C0"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100" baseline="0">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:rPr>
             <a:t>　 </a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:rPr>
             <a:t>こちらは</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:rPr>
-            <a:t>必ず記載して下さい。</a:t>
+            <a:t>必ず記載して下さい</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:rPr>
             <a:t>※</a:t>
           </a:r>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:rPr>
-            <a:t>偽装請負に該当するかを</a:t>
+            <a:t>当センターで受注できるかどうか</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100">
             <a:solidFill>
               <a:srgbClr val="0070C0"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:rPr>
-            <a:t>　 判断するために必要になります。</a:t>
+            <a:t>　 判断するために必要になります</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100">
             <a:solidFill>
               <a:srgbClr val="0070C0"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>17</xdr:col>
       <xdr:colOff>9524</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>21</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
@@ -6042,75 +6161,75 @@
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100">
               <a:solidFill>
                 <a:srgbClr val="0070C0"/>
               </a:solidFill>
             </a:rPr>
             <a:t>　 履歴がありますので〇印をお願いします</a:t>
           </a:r>
           <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1100">
             <a:solidFill>
               <a:srgbClr val="0070C0"/>
             </a:solidFill>
           </a:endParaRPr>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>171450</xdr:colOff>
+      <xdr:colOff>171451</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>8</xdr:col>
-      <xdr:colOff>142875</xdr:colOff>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>752475</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="25" name="テキスト ボックス 24">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59687659-C0CF-5D4F-F04A-3DAF1D11A859}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="171450" y="114300"/>
-          <a:ext cx="5267325" cy="1047750"/>
+          <a:off x="171451" y="114300"/>
+          <a:ext cx="4419599" cy="1047750"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:srgbClr val="0070C0"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
@@ -6434,1755 +6553,1758 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:U33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:F5"/>
+      <selection activeCell="B17" sqref="B17:G20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="9.25" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.875" customWidth="1"/>
     <col min="3" max="3" width="7.125" customWidth="1"/>
     <col min="4" max="4" width="5.875" customWidth="1"/>
     <col min="5" max="5" width="4.875" customWidth="1"/>
     <col min="6" max="6" width="7.375" customWidth="1"/>
     <col min="7" max="7" width="10.875" customWidth="1"/>
     <col min="8" max="8" width="8.25" customWidth="1"/>
     <col min="9" max="9" width="10.125" customWidth="1"/>
     <col min="10" max="10" width="10" customWidth="1"/>
     <col min="11" max="11" width="9.875" customWidth="1"/>
     <col min="12" max="12" width="10.125" customWidth="1"/>
     <col min="13" max="13" width="11.75" customWidth="1"/>
     <col min="14" max="14" width="9.375" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.875" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="3.25" customWidth="1"/>
     <col min="17" max="17" width="3.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="18" customHeight="1" thickBot="1">
       <c r="K1" s="5"/>
     </row>
     <row r="2" spans="1:17" ht="13.5" customHeight="1" thickTop="1" thickBot="1">
-      <c r="A2" s="146" t="s">
+      <c r="A2" s="52" t="s">
         <v>67</v>
       </c>
-      <c r="B2" s="146"/>
-[...4 lines deleted...]
-      <c r="G2" s="129" t="s">
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="86" t="s">
         <v>61</v>
       </c>
-      <c r="H2" s="129"/>
-[...1 lines deleted...]
-      <c r="J2" s="130" t="s">
+      <c r="H2" s="86"/>
+      <c r="I2" s="86"/>
+      <c r="J2" s="87" t="s">
         <v>0</v>
       </c>
-      <c r="K2" s="131" t="s">
+      <c r="K2" s="88" t="s">
         <v>49</v>
       </c>
-      <c r="L2" s="130" t="s">
+      <c r="L2" s="87" t="s">
         <v>50</v>
       </c>
-      <c r="M2" s="130"/>
-      <c r="N2" s="130" t="s">
+      <c r="M2" s="87"/>
+      <c r="N2" s="87" t="s">
         <v>1</v>
       </c>
-      <c r="O2" s="123" t="s">
+      <c r="O2" s="80" t="s">
         <v>2</v>
       </c>
-      <c r="P2" s="124"/>
+      <c r="P2" s="81"/>
       <c r="Q2" s="21"/>
     </row>
     <row r="3" spans="1:17" ht="11.25" customHeight="1" thickTop="1" thickBot="1">
-      <c r="A3" s="146"/>
-[...14 lines deleted...]
-      <c r="P3" s="126"/>
+      <c r="A3" s="52"/>
+      <c r="B3" s="52"/>
+      <c r="C3" s="52"/>
+      <c r="D3" s="52"/>
+      <c r="E3" s="52"/>
+      <c r="F3" s="53"/>
+      <c r="G3" s="86"/>
+      <c r="H3" s="86"/>
+      <c r="I3" s="86"/>
+      <c r="J3" s="87"/>
+      <c r="K3" s="88"/>
+      <c r="L3" s="88"/>
+      <c r="M3" s="88"/>
+      <c r="N3" s="88"/>
+      <c r="O3" s="82"/>
+      <c r="P3" s="83"/>
       <c r="Q3" s="21"/>
     </row>
     <row r="4" spans="1:17" ht="15" customHeight="1" thickTop="1" thickBot="1">
-      <c r="A4" s="146"/>
-[...14 lines deleted...]
-      <c r="P4" s="126"/>
+      <c r="A4" s="52"/>
+      <c r="B4" s="52"/>
+      <c r="C4" s="52"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="53"/>
+      <c r="G4" s="86"/>
+      <c r="H4" s="86"/>
+      <c r="I4" s="86"/>
+      <c r="J4" s="89"/>
+      <c r="K4" s="89"/>
+      <c r="L4" s="72"/>
+      <c r="M4" s="74"/>
+      <c r="N4" s="89"/>
+      <c r="O4" s="82"/>
+      <c r="P4" s="83"/>
       <c r="Q4" s="21"/>
     </row>
     <row r="5" spans="1:17" ht="28.5" customHeight="1" thickTop="1" thickBot="1">
-      <c r="A5" s="146"/>
-[...14 lines deleted...]
-      <c r="P5" s="128"/>
+      <c r="A5" s="52"/>
+      <c r="B5" s="52"/>
+      <c r="C5" s="52"/>
+      <c r="D5" s="52"/>
+      <c r="E5" s="52"/>
+      <c r="F5" s="53"/>
+      <c r="G5" s="86"/>
+      <c r="H5" s="86"/>
+      <c r="I5" s="86"/>
+      <c r="J5" s="89"/>
+      <c r="K5" s="89"/>
+      <c r="L5" s="90"/>
+      <c r="M5" s="91"/>
+      <c r="N5" s="89"/>
+      <c r="O5" s="84"/>
+      <c r="P5" s="85"/>
       <c r="Q5" s="21"/>
     </row>
     <row r="6" spans="1:17" ht="10.5" customHeight="1" thickTop="1" thickBot="1">
       <c r="A6" s="15"/>
       <c r="B6" s="15"/>
       <c r="C6" s="15"/>
       <c r="D6" s="15"/>
       <c r="E6" s="15"/>
       <c r="F6" s="6"/>
       <c r="G6" s="18"/>
       <c r="H6" s="8"/>
       <c r="I6" s="18"/>
       <c r="J6" s="19"/>
       <c r="K6" s="19"/>
       <c r="L6" s="19"/>
       <c r="M6" s="19"/>
       <c r="N6" s="19"/>
       <c r="O6" s="20"/>
       <c r="P6" s="20"/>
       <c r="Q6" s="21"/>
     </row>
     <row r="7" spans="1:17" ht="9.4" customHeight="1">
-      <c r="A7" s="98" t="s">
+      <c r="A7" s="92" t="s">
         <v>26</v>
       </c>
-      <c r="B7" s="99"/>
-[...3 lines deleted...]
-      <c r="F7" s="106" t="s">
+      <c r="B7" s="93"/>
+      <c r="C7" s="93"/>
+      <c r="D7" s="94"/>
+      <c r="E7" s="95"/>
+      <c r="F7" s="100" t="s">
         <v>3</v>
       </c>
-      <c r="G7" s="107"/>
-      <c r="H7" s="110" t="s">
+      <c r="G7" s="101"/>
+      <c r="H7" s="104" t="s">
         <v>31</v>
       </c>
-      <c r="I7" s="110"/>
-[...6 lines deleted...]
-      <c r="P7" s="111"/>
+      <c r="I7" s="104"/>
+      <c r="J7" s="104"/>
+      <c r="K7" s="104"/>
+      <c r="L7" s="104"/>
+      <c r="M7" s="104"/>
+      <c r="N7" s="104"/>
+      <c r="O7" s="104"/>
+      <c r="P7" s="105"/>
       <c r="Q7" s="22"/>
     </row>
     <row r="8" spans="1:17" ht="29.25" customHeight="1" thickBot="1">
-      <c r="A8" s="102"/>
-[...14 lines deleted...]
-      <c r="P8" s="113"/>
+      <c r="A8" s="96"/>
+      <c r="B8" s="97"/>
+      <c r="C8" s="97"/>
+      <c r="D8" s="98"/>
+      <c r="E8" s="99"/>
+      <c r="F8" s="102"/>
+      <c r="G8" s="103"/>
+      <c r="H8" s="106"/>
+      <c r="I8" s="106"/>
+      <c r="J8" s="106"/>
+      <c r="K8" s="106"/>
+      <c r="L8" s="106"/>
+      <c r="M8" s="106"/>
+      <c r="N8" s="106"/>
+      <c r="O8" s="106"/>
+      <c r="P8" s="107"/>
       <c r="Q8" s="27"/>
     </row>
     <row r="9" spans="1:17" ht="15.75" customHeight="1">
-      <c r="A9" s="114" t="s">
+      <c r="A9" s="108" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="115"/>
-[...5 lines deleted...]
-      <c r="H9" s="87" t="s">
+      <c r="B9" s="110"/>
+      <c r="C9" s="110"/>
+      <c r="D9" s="110"/>
+      <c r="E9" s="110"/>
+      <c r="F9" s="111"/>
+      <c r="G9" s="111"/>
+      <c r="H9" s="112" t="s">
         <v>5</v>
       </c>
-      <c r="I9" s="116" t="s">
+      <c r="I9" s="113" t="s">
         <v>27</v>
       </c>
-      <c r="J9" s="117"/>
-[...5 lines deleted...]
-      <c r="P9" s="118"/>
+      <c r="J9" s="114"/>
+      <c r="K9" s="114"/>
+      <c r="L9" s="114"/>
+      <c r="M9" s="114"/>
+      <c r="N9" s="114"/>
+      <c r="O9" s="114"/>
+      <c r="P9" s="115"/>
       <c r="Q9" s="28"/>
     </row>
     <row r="10" spans="1:17" ht="10.5" customHeight="1">
-      <c r="A10" s="73"/>
-[...14 lines deleted...]
-      <c r="P10" s="118"/>
+      <c r="A10" s="109"/>
+      <c r="B10" s="111"/>
+      <c r="C10" s="111"/>
+      <c r="D10" s="111"/>
+      <c r="E10" s="111"/>
+      <c r="F10" s="111"/>
+      <c r="G10" s="111"/>
+      <c r="H10" s="112"/>
+      <c r="I10" s="114"/>
+      <c r="J10" s="114"/>
+      <c r="K10" s="114"/>
+      <c r="L10" s="114"/>
+      <c r="M10" s="114"/>
+      <c r="N10" s="114"/>
+      <c r="O10" s="114"/>
+      <c r="P10" s="115"/>
       <c r="Q10" s="28"/>
     </row>
     <row r="11" spans="1:17" ht="22.5" customHeight="1">
-      <c r="A11" s="73"/>
-[...5 lines deleted...]
-      <c r="G11" s="75"/>
+      <c r="A11" s="109"/>
+      <c r="B11" s="111"/>
+      <c r="C11" s="111"/>
+      <c r="D11" s="111"/>
+      <c r="E11" s="111"/>
+      <c r="F11" s="111"/>
+      <c r="G11" s="111"/>
       <c r="H11" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="I11" s="75"/>
-[...1 lines deleted...]
-      <c r="K11" s="75"/>
+      <c r="I11" s="111"/>
+      <c r="J11" s="111"/>
+      <c r="K11" s="111"/>
       <c r="L11" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="M11" s="75"/>
-[...2 lines deleted...]
-      <c r="P11" s="119"/>
+      <c r="M11" s="111"/>
+      <c r="N11" s="111"/>
+      <c r="O11" s="111"/>
+      <c r="P11" s="116"/>
       <c r="Q11" s="29"/>
     </row>
     <row r="12" spans="1:17" ht="9.75" customHeight="1">
-      <c r="A12" s="80" t="s">
+      <c r="A12" s="117" t="s">
         <v>47</v>
       </c>
-      <c r="B12" s="85" t="s">
+      <c r="B12" s="123" t="s">
         <v>62</v>
       </c>
-      <c r="C12" s="87" t="s">
+      <c r="C12" s="112" t="s">
         <v>8</v>
       </c>
-      <c r="D12" s="89"/>
-[...3 lines deleted...]
-      <c r="H12" s="87" t="s">
+      <c r="D12" s="126"/>
+      <c r="E12" s="127"/>
+      <c r="F12" s="127"/>
+      <c r="G12" s="128"/>
+      <c r="H12" s="112" t="s">
         <v>9</v>
       </c>
-      <c r="I12" s="88" t="s">
+      <c r="I12" s="125" t="s">
         <v>10</v>
       </c>
-      <c r="J12" s="88"/>
-[...1 lines deleted...]
-      <c r="L12" s="95" t="s">
+      <c r="J12" s="125"/>
+      <c r="K12" s="125"/>
+      <c r="L12" s="132" t="s">
         <v>11</v>
       </c>
-      <c r="M12" s="96" t="s">
+      <c r="M12" s="133" t="s">
         <v>10</v>
       </c>
-      <c r="N12" s="96"/>
-[...1 lines deleted...]
-      <c r="P12" s="97"/>
+      <c r="N12" s="133"/>
+      <c r="O12" s="133"/>
+      <c r="P12" s="134"/>
       <c r="Q12" s="30"/>
     </row>
     <row r="13" spans="1:17" ht="14.25" customHeight="1">
-      <c r="A13" s="80"/>
-[...14 lines deleted...]
-      <c r="P13" s="97"/>
+      <c r="A13" s="117"/>
+      <c r="B13" s="124"/>
+      <c r="C13" s="112"/>
+      <c r="D13" s="129"/>
+      <c r="E13" s="130"/>
+      <c r="F13" s="130"/>
+      <c r="G13" s="131"/>
+      <c r="H13" s="112"/>
+      <c r="I13" s="125"/>
+      <c r="J13" s="125"/>
+      <c r="K13" s="125"/>
+      <c r="L13" s="132"/>
+      <c r="M13" s="133"/>
+      <c r="N13" s="133"/>
+      <c r="O13" s="133"/>
+      <c r="P13" s="134"/>
       <c r="Q13" s="30"/>
     </row>
     <row r="14" spans="1:17" ht="10.15" customHeight="1">
-      <c r="A14" s="80" t="s">
+      <c r="A14" s="117" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="81" t="s">
+      <c r="B14" s="118" t="s">
         <v>30</v>
       </c>
-      <c r="C14" s="81"/>
-[...4 lines deleted...]
-      <c r="H14" s="76" t="s">
+      <c r="C14" s="118"/>
+      <c r="D14" s="118"/>
+      <c r="E14" s="118"/>
+      <c r="F14" s="118"/>
+      <c r="G14" s="118"/>
+      <c r="H14" s="119" t="s">
         <v>13</v>
       </c>
-      <c r="I14" s="82" t="s">
+      <c r="I14" s="120" t="s">
         <v>32</v>
       </c>
-      <c r="J14" s="83"/>
-[...5 lines deleted...]
-      <c r="P14" s="84"/>
+      <c r="J14" s="121"/>
+      <c r="K14" s="121"/>
+      <c r="L14" s="121"/>
+      <c r="M14" s="121"/>
+      <c r="N14" s="121"/>
+      <c r="O14" s="121"/>
+      <c r="P14" s="122"/>
       <c r="Q14" s="31"/>
     </row>
     <row r="15" spans="1:17" ht="9.75" customHeight="1">
-      <c r="A15" s="80"/>
-[...14 lines deleted...]
-      <c r="P15" s="84"/>
+      <c r="A15" s="117"/>
+      <c r="B15" s="118"/>
+      <c r="C15" s="118"/>
+      <c r="D15" s="118"/>
+      <c r="E15" s="118"/>
+      <c r="F15" s="118"/>
+      <c r="G15" s="118"/>
+      <c r="H15" s="119"/>
+      <c r="I15" s="121"/>
+      <c r="J15" s="121"/>
+      <c r="K15" s="121"/>
+      <c r="L15" s="121"/>
+      <c r="M15" s="121"/>
+      <c r="N15" s="121"/>
+      <c r="O15" s="121"/>
+      <c r="P15" s="122"/>
       <c r="Q15" s="31"/>
     </row>
     <row r="16" spans="1:17" ht="23.25" customHeight="1">
-      <c r="A16" s="80"/>
-[...14 lines deleted...]
-      <c r="P16" s="84"/>
+      <c r="A16" s="117"/>
+      <c r="B16" s="118"/>
+      <c r="C16" s="118"/>
+      <c r="D16" s="118"/>
+      <c r="E16" s="118"/>
+      <c r="F16" s="118"/>
+      <c r="G16" s="118"/>
+      <c r="H16" s="119"/>
+      <c r="I16" s="121"/>
+      <c r="J16" s="121"/>
+      <c r="K16" s="121"/>
+      <c r="L16" s="121"/>
+      <c r="M16" s="121"/>
+      <c r="N16" s="121"/>
+      <c r="O16" s="121"/>
+      <c r="P16" s="122"/>
       <c r="Q16" s="31"/>
     </row>
     <row r="17" spans="1:21" ht="11.65" customHeight="1">
-      <c r="A17" s="73" t="s">
+      <c r="A17" s="109" t="s">
         <v>14</v>
       </c>
-      <c r="B17" s="75"/>
-[...5 lines deleted...]
-      <c r="H17" s="76" t="s">
+      <c r="B17" s="111"/>
+      <c r="C17" s="111"/>
+      <c r="D17" s="111"/>
+      <c r="E17" s="111"/>
+      <c r="F17" s="111"/>
+      <c r="G17" s="111"/>
+      <c r="H17" s="119" t="s">
         <v>15</v>
       </c>
-      <c r="I17" s="75"/>
-[...2 lines deleted...]
-      <c r="L17" s="76" t="s">
+      <c r="I17" s="111"/>
+      <c r="J17" s="111"/>
+      <c r="K17" s="111"/>
+      <c r="L17" s="119" t="s">
         <v>16</v>
       </c>
-      <c r="M17" s="75"/>
-[...2 lines deleted...]
-      <c r="P17" s="119"/>
+      <c r="M17" s="111"/>
+      <c r="N17" s="111"/>
+      <c r="O17" s="111"/>
+      <c r="P17" s="116"/>
       <c r="Q17" s="29"/>
     </row>
     <row r="18" spans="1:21" ht="18" customHeight="1">
-      <c r="A18" s="73"/>
-[...14 lines deleted...]
-      <c r="P18" s="119"/>
+      <c r="A18" s="109"/>
+      <c r="B18" s="111"/>
+      <c r="C18" s="111"/>
+      <c r="D18" s="111"/>
+      <c r="E18" s="111"/>
+      <c r="F18" s="111"/>
+      <c r="G18" s="111"/>
+      <c r="H18" s="119"/>
+      <c r="I18" s="111"/>
+      <c r="J18" s="111"/>
+      <c r="K18" s="111"/>
+      <c r="L18" s="119"/>
+      <c r="M18" s="111"/>
+      <c r="N18" s="111"/>
+      <c r="O18" s="111"/>
+      <c r="P18" s="116"/>
       <c r="Q18" s="29"/>
     </row>
     <row r="19" spans="1:21" ht="28.9" customHeight="1">
-      <c r="A19" s="73"/>
-[...5 lines deleted...]
-      <c r="G19" s="75"/>
+      <c r="A19" s="109"/>
+      <c r="B19" s="111"/>
+      <c r="C19" s="111"/>
+      <c r="D19" s="111"/>
+      <c r="E19" s="111"/>
+      <c r="F19" s="111"/>
+      <c r="G19" s="111"/>
       <c r="H19" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="I19" s="137" t="s">
+      <c r="I19" s="138" t="s">
         <v>10</v>
       </c>
-      <c r="J19" s="137"/>
-      <c r="K19" s="137"/>
+      <c r="J19" s="138"/>
+      <c r="K19" s="138"/>
       <c r="L19" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="M19" s="75"/>
-[...2 lines deleted...]
-      <c r="P19" s="119"/>
+      <c r="M19" s="111"/>
+      <c r="N19" s="111"/>
+      <c r="O19" s="111"/>
+      <c r="P19" s="116"/>
       <c r="Q19" s="29"/>
     </row>
     <row r="20" spans="1:21" ht="27" customHeight="1">
-      <c r="A20" s="73"/>
-[...5 lines deleted...]
-      <c r="G20" s="75"/>
+      <c r="A20" s="109"/>
+      <c r="B20" s="111"/>
+      <c r="C20" s="111"/>
+      <c r="D20" s="111"/>
+      <c r="E20" s="111"/>
+      <c r="F20" s="111"/>
+      <c r="G20" s="111"/>
       <c r="H20" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="I20" s="72" t="s">
+      <c r="I20" s="139" t="s">
         <v>51</v>
       </c>
-      <c r="J20" s="72"/>
-[...5 lines deleted...]
-      <c r="P20" s="138"/>
+      <c r="J20" s="139"/>
+      <c r="K20" s="139"/>
+      <c r="L20" s="139"/>
+      <c r="M20" s="139"/>
+      <c r="N20" s="139"/>
+      <c r="O20" s="139"/>
+      <c r="P20" s="140"/>
       <c r="Q20" s="32"/>
     </row>
     <row r="21" spans="1:21" ht="15.95" customHeight="1">
-      <c r="A21" s="69" t="s">
+      <c r="A21" s="159" t="s">
         <v>20</v>
       </c>
-      <c r="B21" s="139" t="s">
+      <c r="B21" s="141" t="s">
         <v>33</v>
       </c>
-      <c r="C21" s="139"/>
-[...6 lines deleted...]
-      <c r="J21" s="72" t="s">
+      <c r="C21" s="141"/>
+      <c r="D21" s="141"/>
+      <c r="E21" s="141"/>
+      <c r="F21" s="141"/>
+      <c r="G21" s="141"/>
+      <c r="H21" s="141"/>
+      <c r="I21" s="141"/>
+      <c r="J21" s="139" t="s">
         <v>21</v>
       </c>
-      <c r="K21" s="57" t="s">
+      <c r="K21" s="147" t="s">
         <v>28</v>
       </c>
-      <c r="L21" s="59" t="s">
+      <c r="L21" s="149" t="s">
         <v>29</v>
       </c>
-      <c r="M21" s="60"/>
-[...2 lines deleted...]
-      <c r="P21" s="61"/>
+      <c r="M21" s="150"/>
+      <c r="N21" s="150"/>
+      <c r="O21" s="150"/>
+      <c r="P21" s="151"/>
       <c r="Q21" s="33"/>
     </row>
     <row r="22" spans="1:21" ht="16.5" customHeight="1">
-      <c r="A22" s="69"/>
-[...14 lines deleted...]
-      <c r="P22" s="63"/>
+      <c r="A22" s="159"/>
+      <c r="B22" s="141"/>
+      <c r="C22" s="141"/>
+      <c r="D22" s="141"/>
+      <c r="E22" s="141"/>
+      <c r="F22" s="141"/>
+      <c r="G22" s="141"/>
+      <c r="H22" s="141"/>
+      <c r="I22" s="141"/>
+      <c r="J22" s="139"/>
+      <c r="K22" s="148"/>
+      <c r="L22" s="152"/>
+      <c r="M22" s="152"/>
+      <c r="N22" s="152"/>
+      <c r="O22" s="152"/>
+      <c r="P22" s="153"/>
       <c r="Q22" s="33"/>
       <c r="U22" s="7"/>
     </row>
     <row r="23" spans="1:21" ht="25.5" customHeight="1">
-      <c r="A23" s="73" t="s">
+      <c r="A23" s="109" t="s">
         <v>22</v>
       </c>
-      <c r="B23" s="64" t="s">
+      <c r="B23" s="154" t="s">
         <v>34</v>
       </c>
-      <c r="C23" s="65"/>
-[...6 lines deleted...]
-      <c r="J23" s="74" t="s">
+      <c r="C23" s="155"/>
+      <c r="D23" s="155"/>
+      <c r="E23" s="155"/>
+      <c r="F23" s="155"/>
+      <c r="G23" s="155"/>
+      <c r="H23" s="155"/>
+      <c r="I23" s="156"/>
+      <c r="J23" s="162" t="s">
         <v>23</v>
       </c>
-      <c r="K23" s="70" t="s">
+      <c r="K23" s="160" t="s">
         <v>63</v>
       </c>
-      <c r="L23" s="49"/>
-[...2 lines deleted...]
-      <c r="O23" s="49" t="s">
+      <c r="L23" s="142"/>
+      <c r="M23" s="142"/>
+      <c r="N23" s="161"/>
+      <c r="O23" s="142" t="s">
         <v>65</v>
       </c>
-      <c r="P23" s="50"/>
+      <c r="P23" s="143"/>
       <c r="Q23" s="34"/>
     </row>
     <row r="24" spans="1:21" ht="25.5" customHeight="1">
-      <c r="A24" s="73"/>
-      <c r="B24" s="67" t="s">
+      <c r="A24" s="109"/>
+      <c r="B24" s="157" t="s">
         <v>35</v>
       </c>
-      <c r="C24" s="68"/>
-[...7 lines deleted...]
-      <c r="K24" s="77" t="s">
+      <c r="C24" s="158"/>
+      <c r="D24" s="158"/>
+      <c r="E24" s="158"/>
+      <c r="F24" s="158"/>
+      <c r="G24" s="158"/>
+      <c r="H24" s="158"/>
+      <c r="I24" s="158"/>
+      <c r="J24" s="162"/>
+      <c r="K24" s="135" t="s">
         <v>64</v>
       </c>
-      <c r="L24" s="78"/>
-[...2 lines deleted...]
-      <c r="O24" s="51" t="s">
+      <c r="L24" s="136"/>
+      <c r="M24" s="136"/>
+      <c r="N24" s="137"/>
+      <c r="O24" s="144" t="s">
         <v>66</v>
       </c>
-      <c r="P24" s="52"/>
+      <c r="P24" s="145"/>
       <c r="Q24" s="34"/>
     </row>
     <row r="25" spans="1:21" ht="27.75" customHeight="1">
       <c r="A25" s="16" t="s">
         <v>36</v>
       </c>
-      <c r="B25" s="154" t="s">
+      <c r="B25" s="63" t="s">
         <v>38</v>
       </c>
-      <c r="C25" s="155"/>
-[...9 lines deleted...]
-      <c r="M25" s="154" t="s">
+      <c r="C25" s="64"/>
+      <c r="D25" s="64"/>
+      <c r="E25" s="64"/>
+      <c r="F25" s="64"/>
+      <c r="G25" s="64"/>
+      <c r="H25" s="64"/>
+      <c r="I25" s="64"/>
+      <c r="J25" s="64"/>
+      <c r="K25" s="64"/>
+      <c r="L25" s="66"/>
+      <c r="M25" s="63" t="s">
         <v>39</v>
       </c>
-      <c r="N25" s="155"/>
-[...1 lines deleted...]
-      <c r="P25" s="156"/>
+      <c r="N25" s="64"/>
+      <c r="O25" s="64"/>
+      <c r="P25" s="65"/>
       <c r="Q25" s="35"/>
     </row>
     <row r="26" spans="1:21" ht="27.75" customHeight="1">
       <c r="A26" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="B26" s="158" t="s">
+      <c r="B26" s="67" t="s">
         <v>48</v>
       </c>
-      <c r="C26" s="159"/>
-[...7 lines deleted...]
-      <c r="K26" s="154" t="s">
+      <c r="C26" s="68"/>
+      <c r="D26" s="68"/>
+      <c r="E26" s="68"/>
+      <c r="F26" s="68"/>
+      <c r="G26" s="68"/>
+      <c r="H26" s="68"/>
+      <c r="I26" s="68"/>
+      <c r="J26" s="69"/>
+      <c r="K26" s="63" t="s">
         <v>40</v>
       </c>
-      <c r="L26" s="155"/>
-[...3 lines deleted...]
-      <c r="P26" s="156"/>
+      <c r="L26" s="64"/>
+      <c r="M26" s="64"/>
+      <c r="N26" s="64"/>
+      <c r="O26" s="64"/>
+      <c r="P26" s="65"/>
       <c r="Q26" s="23"/>
     </row>
     <row r="27" spans="1:21" ht="15.75" customHeight="1">
-      <c r="A27" s="53" t="s">
+      <c r="A27" s="146" t="s">
         <v>24</v>
       </c>
-      <c r="B27" s="133"/>
-[...5 lines deleted...]
-      <c r="H27" s="161" t="s">
+      <c r="B27" s="72"/>
+      <c r="C27" s="73"/>
+      <c r="D27" s="73"/>
+      <c r="E27" s="73"/>
+      <c r="F27" s="73"/>
+      <c r="G27" s="74"/>
+      <c r="H27" s="70" t="s">
         <v>25</v>
       </c>
       <c r="I27" s="9" t="s">
         <v>42</v>
       </c>
       <c r="J27" s="10" t="s">
         <v>43</v>
       </c>
       <c r="K27" s="11" t="s">
         <v>44</v>
       </c>
-      <c r="L27" s="167" t="s">
+      <c r="L27" s="78" t="s">
         <v>41</v>
       </c>
-      <c r="M27" s="167"/>
-[...2 lines deleted...]
-      <c r="P27" s="168"/>
+      <c r="M27" s="78"/>
+      <c r="N27" s="78"/>
+      <c r="O27" s="78"/>
+      <c r="P27" s="79"/>
       <c r="Q27" s="24"/>
     </row>
     <row r="28" spans="1:21" ht="33.75" customHeight="1">
-      <c r="A28" s="53"/>
-[...6 lines deleted...]
-      <c r="H28" s="162"/>
+      <c r="A28" s="146"/>
+      <c r="B28" s="75"/>
+      <c r="C28" s="76"/>
+      <c r="D28" s="76"/>
+      <c r="E28" s="76"/>
+      <c r="F28" s="76"/>
+      <c r="G28" s="77"/>
+      <c r="H28" s="71"/>
       <c r="I28" s="12" t="s">
         <v>45</v>
       </c>
       <c r="J28" s="13" t="s">
         <v>45</v>
       </c>
       <c r="K28" s="14" t="s">
         <v>45</v>
       </c>
-      <c r="L28" s="120" t="s">
+      <c r="L28" s="163" t="s">
         <v>56</v>
       </c>
-      <c r="M28" s="121"/>
-[...2 lines deleted...]
-      <c r="P28" s="122"/>
+      <c r="M28" s="164"/>
+      <c r="N28" s="164"/>
+      <c r="O28" s="164"/>
+      <c r="P28" s="165"/>
       <c r="Q28" s="25"/>
     </row>
     <row r="29" spans="1:21" ht="19.5" customHeight="1">
-      <c r="A29" s="148" t="s">
+      <c r="A29" s="54" t="s">
         <v>46</v>
       </c>
-      <c r="B29" s="54" t="s">
+      <c r="B29" s="57" t="s">
         <v>57</v>
       </c>
-      <c r="C29" s="55"/>
-[...5 lines deleted...]
-      <c r="I29" s="140" t="s">
+      <c r="C29" s="58"/>
+      <c r="D29" s="58"/>
+      <c r="E29" s="58"/>
+      <c r="F29" s="58"/>
+      <c r="G29" s="58"/>
+      <c r="H29" s="59"/>
+      <c r="I29" s="46" t="s">
         <v>52</v>
       </c>
-      <c r="J29" s="141"/>
-[...5 lines deleted...]
-      <c r="P29" s="142"/>
+      <c r="J29" s="47"/>
+      <c r="K29" s="47"/>
+      <c r="L29" s="47"/>
+      <c r="M29" s="47"/>
+      <c r="N29" s="47"/>
+      <c r="O29" s="47"/>
+      <c r="P29" s="48"/>
       <c r="Q29" s="26"/>
     </row>
     <row r="30" spans="1:21" ht="19.5" customHeight="1">
-      <c r="A30" s="149"/>
-      <c r="B30" s="54" t="s">
+      <c r="A30" s="55"/>
+      <c r="B30" s="57" t="s">
         <v>58</v>
       </c>
-      <c r="C30" s="55"/>
-[...5 lines deleted...]
-      <c r="I30" s="140" t="s">
+      <c r="C30" s="58"/>
+      <c r="D30" s="58"/>
+      <c r="E30" s="58"/>
+      <c r="F30" s="58"/>
+      <c r="G30" s="58"/>
+      <c r="H30" s="59"/>
+      <c r="I30" s="46" t="s">
         <v>53</v>
       </c>
-      <c r="J30" s="141"/>
-[...5 lines deleted...]
-      <c r="P30" s="142"/>
+      <c r="J30" s="47"/>
+      <c r="K30" s="47"/>
+      <c r="L30" s="47"/>
+      <c r="M30" s="47"/>
+      <c r="N30" s="47"/>
+      <c r="O30" s="47"/>
+      <c r="P30" s="48"/>
       <c r="Q30" s="26"/>
     </row>
     <row r="31" spans="1:21" ht="19.5" customHeight="1">
-      <c r="A31" s="149"/>
-      <c r="B31" s="54" t="s">
+      <c r="A31" s="55"/>
+      <c r="B31" s="57" t="s">
         <v>59</v>
       </c>
-      <c r="C31" s="55"/>
-[...5 lines deleted...]
-      <c r="I31" s="140" t="s">
+      <c r="C31" s="58"/>
+      <c r="D31" s="58"/>
+      <c r="E31" s="58"/>
+      <c r="F31" s="58"/>
+      <c r="G31" s="58"/>
+      <c r="H31" s="59"/>
+      <c r="I31" s="46" t="s">
         <v>54</v>
       </c>
-      <c r="J31" s="141"/>
-[...5 lines deleted...]
-      <c r="P31" s="142"/>
+      <c r="J31" s="47"/>
+      <c r="K31" s="47"/>
+      <c r="L31" s="47"/>
+      <c r="M31" s="47"/>
+      <c r="N31" s="47"/>
+      <c r="O31" s="47"/>
+      <c r="P31" s="48"/>
       <c r="Q31" s="26"/>
     </row>
     <row r="32" spans="1:21" ht="19.5" customHeight="1" thickBot="1">
-      <c r="A32" s="150"/>
-      <c r="B32" s="151" t="s">
+      <c r="A32" s="56"/>
+      <c r="B32" s="60" t="s">
         <v>60</v>
       </c>
-      <c r="C32" s="152"/>
-[...5 lines deleted...]
-      <c r="I32" s="143" t="s">
+      <c r="C32" s="61"/>
+      <c r="D32" s="61"/>
+      <c r="E32" s="61"/>
+      <c r="F32" s="61"/>
+      <c r="G32" s="61"/>
+      <c r="H32" s="62"/>
+      <c r="I32" s="49" t="s">
         <v>55</v>
       </c>
-      <c r="J32" s="144"/>
-[...5 lines deleted...]
-      <c r="P32" s="145"/>
+      <c r="J32" s="50"/>
+      <c r="K32" s="50"/>
+      <c r="L32" s="50"/>
+      <c r="M32" s="50"/>
+      <c r="N32" s="50"/>
+      <c r="O32" s="50"/>
+      <c r="P32" s="51"/>
       <c r="Q32" s="26"/>
     </row>
     <row r="33" ht="2.85" customHeight="1"/>
   </sheetData>
   <mergeCells count="72">
+    <mergeCell ref="A27:A28"/>
+    <mergeCell ref="B31:H31"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="L21:P22"/>
+    <mergeCell ref="B23:I23"/>
+    <mergeCell ref="B24:I24"/>
+    <mergeCell ref="A21:A22"/>
+    <mergeCell ref="K23:N23"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="A23:A24"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="L28:P28"/>
+    <mergeCell ref="I29:P29"/>
+    <mergeCell ref="I30:P30"/>
+    <mergeCell ref="A17:A20"/>
+    <mergeCell ref="B17:G20"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:K18"/>
+    <mergeCell ref="K24:N24"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="M17:P18"/>
+    <mergeCell ref="I19:K19"/>
+    <mergeCell ref="M19:P19"/>
+    <mergeCell ref="I20:P20"/>
+    <mergeCell ref="B21:I22"/>
+    <mergeCell ref="O23:P23"/>
+    <mergeCell ref="O24:P24"/>
+    <mergeCell ref="A14:A16"/>
+    <mergeCell ref="B14:G16"/>
+    <mergeCell ref="H14:H16"/>
+    <mergeCell ref="I14:P16"/>
+    <mergeCell ref="A12:A13"/>
+    <mergeCell ref="B12:B13"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="H12:H13"/>
+    <mergeCell ref="I12:K13"/>
+    <mergeCell ref="D12:G13"/>
+    <mergeCell ref="L12:L13"/>
+    <mergeCell ref="M12:P13"/>
+    <mergeCell ref="A7:E8"/>
+    <mergeCell ref="F7:G8"/>
+    <mergeCell ref="H7:P8"/>
+    <mergeCell ref="A9:A11"/>
+    <mergeCell ref="B9:G11"/>
+    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="I9:P10"/>
+    <mergeCell ref="I11:K11"/>
+    <mergeCell ref="M11:P11"/>
+    <mergeCell ref="J2:J3"/>
+    <mergeCell ref="K2:K3"/>
+    <mergeCell ref="L2:M3"/>
+    <mergeCell ref="N2:N3"/>
+    <mergeCell ref="J4:J5"/>
+    <mergeCell ref="K4:K5"/>
+    <mergeCell ref="N4:N5"/>
+    <mergeCell ref="L4:M5"/>
     <mergeCell ref="I31:P31"/>
     <mergeCell ref="I32:P32"/>
     <mergeCell ref="A2:F5"/>
     <mergeCell ref="A29:A32"/>
     <mergeCell ref="B29:H29"/>
     <mergeCell ref="B30:H30"/>
     <mergeCell ref="B32:H32"/>
     <mergeCell ref="M25:P25"/>
     <mergeCell ref="B25:L25"/>
     <mergeCell ref="K26:P26"/>
     <mergeCell ref="B26:J26"/>
     <mergeCell ref="H27:H28"/>
     <mergeCell ref="B27:G28"/>
     <mergeCell ref="L27:P27"/>
     <mergeCell ref="O2:P5"/>
     <mergeCell ref="G2:I5"/>
-    <mergeCell ref="J2:J3"/>
-[...54 lines deleted...]
-    <mergeCell ref="I30:P30"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.39370078740157483" right="0" top="0" bottom="0" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:U33"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B23" sqref="B23:I23"/>
+    <sheetView view="pageBreakPreview" zoomScale="60" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A7" sqref="A7:E8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5"/>
   <cols>
     <col min="1" max="1" width="9.25" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.875" customWidth="1"/>
     <col min="3" max="3" width="7.125" customWidth="1"/>
     <col min="4" max="4" width="5.875" customWidth="1"/>
     <col min="5" max="5" width="4.875" customWidth="1"/>
     <col min="6" max="6" width="7.375" customWidth="1"/>
     <col min="7" max="7" width="10.875" customWidth="1"/>
     <col min="8" max="8" width="8.25" customWidth="1"/>
     <col min="9" max="9" width="10.125" customWidth="1"/>
     <col min="10" max="10" width="10" customWidth="1"/>
     <col min="11" max="11" width="9.875" customWidth="1"/>
     <col min="12" max="12" width="10.125" customWidth="1"/>
     <col min="13" max="13" width="11.75" customWidth="1"/>
     <col min="14" max="14" width="9.375" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="6.875" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="3.25" customWidth="1"/>
     <col min="17" max="17" width="3.625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="18" customHeight="1" thickBot="1">
       <c r="K1" s="5"/>
     </row>
     <row r="2" spans="1:17" ht="13.5" customHeight="1" thickTop="1" thickBot="1">
-      <c r="A2" s="146" t="s">
+      <c r="A2" s="52" t="s">
         <v>67</v>
       </c>
-      <c r="B2" s="146"/>
-[...4 lines deleted...]
-      <c r="G2" s="129" t="s">
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="86" t="s">
         <v>61</v>
       </c>
-      <c r="H2" s="129"/>
-[...1 lines deleted...]
-      <c r="J2" s="130" t="s">
+      <c r="H2" s="86"/>
+      <c r="I2" s="86"/>
+      <c r="J2" s="87" t="s">
         <v>0</v>
       </c>
-      <c r="K2" s="131" t="s">
+      <c r="K2" s="88" t="s">
         <v>49</v>
       </c>
-      <c r="L2" s="130" t="s">
+      <c r="L2" s="87" t="s">
         <v>50</v>
       </c>
-      <c r="M2" s="130"/>
-      <c r="N2" s="130" t="s">
+      <c r="M2" s="87"/>
+      <c r="N2" s="87" t="s">
         <v>1</v>
       </c>
-      <c r="O2" s="123" t="s">
+      <c r="O2" s="80" t="s">
         <v>2</v>
       </c>
-      <c r="P2" s="124"/>
+      <c r="P2" s="81"/>
       <c r="Q2" s="21"/>
     </row>
     <row r="3" spans="1:17" ht="11.25" customHeight="1" thickTop="1" thickBot="1">
-      <c r="A3" s="146"/>
-[...14 lines deleted...]
-      <c r="P3" s="126"/>
+      <c r="A3" s="52"/>
+      <c r="B3" s="52"/>
+      <c r="C3" s="52"/>
+      <c r="D3" s="52"/>
+      <c r="E3" s="52"/>
+      <c r="F3" s="53"/>
+      <c r="G3" s="86"/>
+      <c r="H3" s="86"/>
+      <c r="I3" s="86"/>
+      <c r="J3" s="87"/>
+      <c r="K3" s="88"/>
+      <c r="L3" s="88"/>
+      <c r="M3" s="88"/>
+      <c r="N3" s="88"/>
+      <c r="O3" s="82"/>
+      <c r="P3" s="83"/>
       <c r="Q3" s="21"/>
     </row>
     <row r="4" spans="1:17" ht="15" customHeight="1" thickTop="1" thickBot="1">
-      <c r="A4" s="146"/>
-[...14 lines deleted...]
-      <c r="P4" s="126"/>
+      <c r="A4" s="52"/>
+      <c r="B4" s="52"/>
+      <c r="C4" s="52"/>
+      <c r="D4" s="52"/>
+      <c r="E4" s="52"/>
+      <c r="F4" s="53"/>
+      <c r="G4" s="86"/>
+      <c r="H4" s="86"/>
+      <c r="I4" s="86"/>
+      <c r="J4" s="89"/>
+      <c r="K4" s="89"/>
+      <c r="L4" s="72"/>
+      <c r="M4" s="74"/>
+      <c r="N4" s="89"/>
+      <c r="O4" s="82"/>
+      <c r="P4" s="83"/>
       <c r="Q4" s="21"/>
     </row>
     <row r="5" spans="1:17" ht="28.5" customHeight="1" thickTop="1" thickBot="1">
-      <c r="A5" s="146"/>
-[...14 lines deleted...]
-      <c r="P5" s="128"/>
+      <c r="A5" s="52"/>
+      <c r="B5" s="52"/>
+      <c r="C5" s="52"/>
+      <c r="D5" s="52"/>
+      <c r="E5" s="52"/>
+      <c r="F5" s="53"/>
+      <c r="G5" s="86"/>
+      <c r="H5" s="86"/>
+      <c r="I5" s="86"/>
+      <c r="J5" s="89"/>
+      <c r="K5" s="89"/>
+      <c r="L5" s="90"/>
+      <c r="M5" s="91"/>
+      <c r="N5" s="89"/>
+      <c r="O5" s="84"/>
+      <c r="P5" s="85"/>
       <c r="Q5" s="21"/>
     </row>
     <row r="6" spans="1:17" ht="10.5" customHeight="1" thickTop="1" thickBot="1">
       <c r="A6" s="15"/>
       <c r="B6" s="15"/>
       <c r="C6" s="15"/>
       <c r="D6" s="15"/>
       <c r="E6" s="15"/>
       <c r="F6" s="6"/>
       <c r="G6" s="18"/>
       <c r="H6" s="8"/>
       <c r="I6" s="18"/>
       <c r="J6" s="19"/>
       <c r="K6" s="19"/>
       <c r="L6" s="19"/>
       <c r="M6" s="19"/>
       <c r="N6" s="19"/>
       <c r="O6" s="20"/>
       <c r="P6" s="20"/>
       <c r="Q6" s="21"/>
     </row>
     <row r="7" spans="1:17" ht="9.4" customHeight="1" thickTop="1">
-      <c r="A7" s="98" t="s">
+      <c r="A7" s="92" t="s">
         <v>26</v>
       </c>
-      <c r="B7" s="99"/>
-[...3 lines deleted...]
-      <c r="F7" s="106" t="s">
+      <c r="B7" s="93"/>
+      <c r="C7" s="93"/>
+      <c r="D7" s="94"/>
+      <c r="E7" s="95"/>
+      <c r="F7" s="100" t="s">
         <v>3</v>
       </c>
-      <c r="G7" s="173"/>
-      <c r="H7" s="175" t="s">
+      <c r="G7" s="195"/>
+      <c r="H7" s="197" t="s">
         <v>31</v>
       </c>
-      <c r="I7" s="176"/>
-[...6 lines deleted...]
-      <c r="P7" s="177"/>
+      <c r="I7" s="198"/>
+      <c r="J7" s="198"/>
+      <c r="K7" s="198"/>
+      <c r="L7" s="198"/>
+      <c r="M7" s="198"/>
+      <c r="N7" s="198"/>
+      <c r="O7" s="198"/>
+      <c r="P7" s="199"/>
       <c r="Q7" s="22"/>
     </row>
     <row r="8" spans="1:17" ht="29.25" customHeight="1" thickBot="1">
-      <c r="A8" s="169"/>
-[...14 lines deleted...]
-      <c r="P8" s="180"/>
+      <c r="A8" s="191"/>
+      <c r="B8" s="192"/>
+      <c r="C8" s="192"/>
+      <c r="D8" s="193"/>
+      <c r="E8" s="194"/>
+      <c r="F8" s="196"/>
+      <c r="G8" s="147"/>
+      <c r="H8" s="200"/>
+      <c r="I8" s="201"/>
+      <c r="J8" s="201"/>
+      <c r="K8" s="201"/>
+      <c r="L8" s="201"/>
+      <c r="M8" s="201"/>
+      <c r="N8" s="201"/>
+      <c r="O8" s="201"/>
+      <c r="P8" s="202"/>
       <c r="Q8" s="22"/>
     </row>
     <row r="9" spans="1:17" ht="15.75" customHeight="1" thickTop="1">
-      <c r="A9" s="181" t="s">
+      <c r="A9" s="178" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="184" t="s">
+      <c r="B9" s="203" t="s">
         <v>68</v>
       </c>
-      <c r="C9" s="184"/>
-[...3 lines deleted...]
-      <c r="G9" s="185"/>
+      <c r="C9" s="203"/>
+      <c r="D9" s="203"/>
+      <c r="E9" s="203"/>
+      <c r="F9" s="203"/>
+      <c r="G9" s="204"/>
       <c r="H9" s="190" t="s">
         <v>5</v>
       </c>
-      <c r="I9" s="191" t="s">
+      <c r="I9" s="209" t="s">
         <v>71</v>
       </c>
-      <c r="J9" s="191"/>
-[...5 lines deleted...]
-      <c r="P9" s="192"/>
+      <c r="J9" s="209"/>
+      <c r="K9" s="209"/>
+      <c r="L9" s="209"/>
+      <c r="M9" s="209"/>
+      <c r="N9" s="209"/>
+      <c r="O9" s="209"/>
+      <c r="P9" s="210"/>
       <c r="Q9" s="36"/>
     </row>
     <row r="10" spans="1:17" ht="10.5" customHeight="1">
-      <c r="A10" s="182"/>
-[...14 lines deleted...]
-      <c r="P10" s="193"/>
+      <c r="A10" s="177"/>
+      <c r="B10" s="205"/>
+      <c r="C10" s="205"/>
+      <c r="D10" s="205"/>
+      <c r="E10" s="205"/>
+      <c r="F10" s="205"/>
+      <c r="G10" s="206"/>
+      <c r="H10" s="112"/>
+      <c r="I10" s="211"/>
+      <c r="J10" s="211"/>
+      <c r="K10" s="211"/>
+      <c r="L10" s="211"/>
+      <c r="M10" s="211"/>
+      <c r="N10" s="211"/>
+      <c r="O10" s="211"/>
+      <c r="P10" s="212"/>
       <c r="Q10" s="36"/>
     </row>
     <row r="11" spans="1:17" ht="22.5" customHeight="1" thickBot="1">
-      <c r="A11" s="183"/>
-[...5 lines deleted...]
-      <c r="G11" s="189"/>
+      <c r="A11" s="189"/>
+      <c r="B11" s="207"/>
+      <c r="C11" s="207"/>
+      <c r="D11" s="207"/>
+      <c r="E11" s="207"/>
+      <c r="F11" s="207"/>
+      <c r="G11" s="208"/>
       <c r="H11" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="I11" s="194" t="s">
+      <c r="I11" s="213" t="s">
         <v>72</v>
       </c>
-      <c r="J11" s="194"/>
-      <c r="K11" s="194"/>
+      <c r="J11" s="213"/>
+      <c r="K11" s="213"/>
       <c r="L11" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="M11" s="194" t="s">
+      <c r="M11" s="213" t="s">
         <v>73</v>
       </c>
-      <c r="N11" s="194"/>
-[...1 lines deleted...]
-      <c r="P11" s="195"/>
+      <c r="N11" s="213"/>
+      <c r="O11" s="213"/>
+      <c r="P11" s="216"/>
       <c r="Q11" s="6"/>
     </row>
     <row r="12" spans="1:17" ht="9.75" customHeight="1" thickTop="1">
-      <c r="A12" s="206" t="s">
+      <c r="A12" s="184" t="s">
         <v>47</v>
       </c>
-      <c r="B12" s="208" t="s">
+      <c r="B12" s="186" t="s">
         <v>92</v>
       </c>
-      <c r="C12" s="210" t="s">
+      <c r="C12" s="188" t="s">
         <v>8</v>
       </c>
-      <c r="D12" s="211" t="s">
+      <c r="D12" s="272" t="s">
         <v>69</v>
       </c>
-      <c r="E12" s="211"/>
-[...2 lines deleted...]
-      <c r="H12" s="210" t="s">
+      <c r="E12" s="272"/>
+      <c r="F12" s="272"/>
+      <c r="G12" s="273"/>
+      <c r="H12" s="188" t="s">
         <v>9</v>
       </c>
-      <c r="I12" s="88" t="s">
+      <c r="I12" s="214" t="s">
         <v>74</v>
       </c>
-      <c r="J12" s="88"/>
-[...1 lines deleted...]
-      <c r="L12" s="95" t="s">
+      <c r="J12" s="214"/>
+      <c r="K12" s="214"/>
+      <c r="L12" s="132" t="s">
         <v>11</v>
       </c>
-      <c r="M12" s="96" t="s">
+      <c r="M12" s="217" t="s">
         <v>91</v>
       </c>
-      <c r="N12" s="96"/>
-[...1 lines deleted...]
-      <c r="P12" s="223"/>
+      <c r="N12" s="217"/>
+      <c r="O12" s="217"/>
+      <c r="P12" s="218"/>
       <c r="Q12" s="37"/>
     </row>
     <row r="13" spans="1:17" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A13" s="207"/>
-[...6 lines deleted...]
-      <c r="H13" s="91"/>
+      <c r="A13" s="185"/>
+      <c r="B13" s="187"/>
+      <c r="C13" s="128"/>
+      <c r="D13" s="274"/>
+      <c r="E13" s="274"/>
+      <c r="F13" s="274"/>
+      <c r="G13" s="275"/>
+      <c r="H13" s="128"/>
       <c r="I13" s="215"/>
       <c r="J13" s="215"/>
       <c r="K13" s="215"/>
-      <c r="L13" s="222"/>
-[...3 lines deleted...]
-      <c r="P13" s="225"/>
+      <c r="L13" s="179"/>
+      <c r="M13" s="219"/>
+      <c r="N13" s="219"/>
+      <c r="O13" s="219"/>
+      <c r="P13" s="220"/>
       <c r="Q13" s="37"/>
     </row>
     <row r="14" spans="1:17" ht="10.15" customHeight="1" thickTop="1">
-      <c r="A14" s="196" t="s">
+      <c r="A14" s="180" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="199" t="s">
+      <c r="B14" s="225" t="s">
         <v>76</v>
       </c>
-      <c r="C14" s="200"/>
-[...4 lines deleted...]
-      <c r="H14" s="202" t="s">
+      <c r="C14" s="226"/>
+      <c r="D14" s="226"/>
+      <c r="E14" s="226"/>
+      <c r="F14" s="226"/>
+      <c r="G14" s="226"/>
+      <c r="H14" s="183" t="s">
         <v>13</v>
       </c>
-      <c r="I14" s="203" t="s">
+      <c r="I14" s="221" t="s">
         <v>75</v>
       </c>
-      <c r="J14" s="203"/>
-[...5 lines deleted...]
-      <c r="P14" s="204"/>
+      <c r="J14" s="221"/>
+      <c r="K14" s="221"/>
+      <c r="L14" s="221"/>
+      <c r="M14" s="221"/>
+      <c r="N14" s="221"/>
+      <c r="O14" s="221"/>
+      <c r="P14" s="222"/>
       <c r="Q14" s="38"/>
     </row>
     <row r="15" spans="1:17" ht="9.75" customHeight="1">
-      <c r="A15" s="197"/>
-[...14 lines deleted...]
-      <c r="P15" s="205"/>
+      <c r="A15" s="181"/>
+      <c r="B15" s="227"/>
+      <c r="C15" s="227"/>
+      <c r="D15" s="227"/>
+      <c r="E15" s="227"/>
+      <c r="F15" s="227"/>
+      <c r="G15" s="227"/>
+      <c r="H15" s="119"/>
+      <c r="I15" s="223"/>
+      <c r="J15" s="223"/>
+      <c r="K15" s="223"/>
+      <c r="L15" s="223"/>
+      <c r="M15" s="223"/>
+      <c r="N15" s="223"/>
+      <c r="O15" s="223"/>
+      <c r="P15" s="224"/>
       <c r="Q15" s="38"/>
     </row>
     <row r="16" spans="1:17" ht="23.25" customHeight="1" thickBot="1">
-      <c r="A16" s="198"/>
-[...14 lines deleted...]
-      <c r="P16" s="205"/>
+      <c r="A16" s="182"/>
+      <c r="B16" s="228"/>
+      <c r="C16" s="228"/>
+      <c r="D16" s="228"/>
+      <c r="E16" s="228"/>
+      <c r="F16" s="228"/>
+      <c r="G16" s="228"/>
+      <c r="H16" s="119"/>
+      <c r="I16" s="223"/>
+      <c r="J16" s="223"/>
+      <c r="K16" s="223"/>
+      <c r="L16" s="223"/>
+      <c r="M16" s="223"/>
+      <c r="N16" s="223"/>
+      <c r="O16" s="223"/>
+      <c r="P16" s="224"/>
       <c r="Q16" s="38"/>
     </row>
     <row r="17" spans="1:21" ht="11.65" customHeight="1" thickTop="1">
-      <c r="A17" s="181" t="s">
+      <c r="A17" s="178" t="s">
         <v>14</v>
       </c>
-      <c r="B17" s="226" t="s">
+      <c r="B17" s="234" t="s">
         <v>70</v>
       </c>
-      <c r="C17" s="226"/>
-[...4 lines deleted...]
-      <c r="H17" s="231" t="s">
+      <c r="C17" s="234"/>
+      <c r="D17" s="234"/>
+      <c r="E17" s="234"/>
+      <c r="F17" s="234"/>
+      <c r="G17" s="235"/>
+      <c r="H17" s="174" t="s">
         <v>15</v>
       </c>
-      <c r="I17" s="75"/>
-[...2 lines deleted...]
-      <c r="L17" s="76" t="s">
+      <c r="I17" s="229"/>
+      <c r="J17" s="229"/>
+      <c r="K17" s="229"/>
+      <c r="L17" s="119" t="s">
         <v>16</v>
       </c>
-      <c r="M17" s="75"/>
-[...2 lines deleted...]
-      <c r="P17" s="216"/>
+      <c r="M17" s="229"/>
+      <c r="N17" s="229"/>
+      <c r="O17" s="229"/>
+      <c r="P17" s="231"/>
       <c r="Q17" s="6"/>
     </row>
     <row r="18" spans="1:21" ht="18" customHeight="1">
-      <c r="A18" s="182"/>
-[...14 lines deleted...]
-      <c r="P18" s="216"/>
+      <c r="A18" s="177"/>
+      <c r="B18" s="236"/>
+      <c r="C18" s="236"/>
+      <c r="D18" s="236"/>
+      <c r="E18" s="236"/>
+      <c r="F18" s="236"/>
+      <c r="G18" s="237"/>
+      <c r="H18" s="174"/>
+      <c r="I18" s="229"/>
+      <c r="J18" s="229"/>
+      <c r="K18" s="229"/>
+      <c r="L18" s="119"/>
+      <c r="M18" s="229"/>
+      <c r="N18" s="229"/>
+      <c r="O18" s="229"/>
+      <c r="P18" s="231"/>
       <c r="Q18" s="6"/>
     </row>
     <row r="19" spans="1:21" ht="28.9" customHeight="1" thickBot="1">
-      <c r="A19" s="182"/>
-[...5 lines deleted...]
-      <c r="G19" s="229"/>
+      <c r="A19" s="177"/>
+      <c r="B19" s="236"/>
+      <c r="C19" s="236"/>
+      <c r="D19" s="236"/>
+      <c r="E19" s="236"/>
+      <c r="F19" s="236"/>
+      <c r="G19" s="237"/>
       <c r="H19" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="I19" s="217" t="s">
+      <c r="I19" s="230" t="s">
         <v>10</v>
       </c>
-      <c r="J19" s="217"/>
-      <c r="K19" s="217"/>
+      <c r="J19" s="230"/>
+      <c r="K19" s="230"/>
       <c r="L19" s="42" t="s">
         <v>18</v>
       </c>
-      <c r="M19" s="218"/>
-[...2 lines deleted...]
-      <c r="P19" s="219"/>
+      <c r="M19" s="232"/>
+      <c r="N19" s="232"/>
+      <c r="O19" s="232"/>
+      <c r="P19" s="233"/>
       <c r="Q19" s="6"/>
     </row>
     <row r="20" spans="1:21" ht="27" customHeight="1" thickTop="1">
-      <c r="A20" s="182"/>
-[...5 lines deleted...]
-      <c r="G20" s="230"/>
+      <c r="A20" s="177"/>
+      <c r="B20" s="236"/>
+      <c r="C20" s="236"/>
+      <c r="D20" s="236"/>
+      <c r="E20" s="236"/>
+      <c r="F20" s="236"/>
+      <c r="G20" s="238"/>
       <c r="H20" s="43" t="s">
         <v>19</v>
       </c>
-      <c r="I20" s="220" t="s">
+      <c r="I20" s="246" t="s">
         <v>87</v>
       </c>
-      <c r="J20" s="220"/>
-[...5 lines deleted...]
-      <c r="P20" s="221"/>
+      <c r="J20" s="246"/>
+      <c r="K20" s="246"/>
+      <c r="L20" s="246"/>
+      <c r="M20" s="246"/>
+      <c r="N20" s="246"/>
+      <c r="O20" s="246"/>
+      <c r="P20" s="247"/>
       <c r="Q20" s="39"/>
     </row>
     <row r="21" spans="1:21" ht="15.95" customHeight="1">
-      <c r="A21" s="238" t="s">
+      <c r="A21" s="173" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="239" t="s">
         <v>93</v>
       </c>
       <c r="C21" s="239"/>
       <c r="D21" s="239"/>
       <c r="E21" s="239"/>
       <c r="F21" s="239"/>
       <c r="G21" s="239"/>
       <c r="H21" s="239"/>
       <c r="I21" s="239"/>
-      <c r="J21" s="240" t="s">
+      <c r="J21" s="175" t="s">
         <v>21</v>
       </c>
-      <c r="K21" s="241" t="s">
+      <c r="K21" s="176" t="s">
         <v>28</v>
       </c>
-      <c r="L21" s="242" t="s">
+      <c r="L21" s="241" t="s">
         <v>29</v>
       </c>
-      <c r="M21" s="243"/>
-[...2 lines deleted...]
-      <c r="P21" s="244"/>
+      <c r="M21" s="242"/>
+      <c r="N21" s="242"/>
+      <c r="O21" s="242"/>
+      <c r="P21" s="243"/>
       <c r="Q21" s="40"/>
     </row>
     <row r="22" spans="1:21" ht="16.5" customHeight="1">
-      <c r="A22" s="231"/>
-[...13 lines deleted...]
-      <c r="O22" s="62"/>
+      <c r="A22" s="174"/>
+      <c r="B22" s="240"/>
+      <c r="C22" s="240"/>
+      <c r="D22" s="240"/>
+      <c r="E22" s="240"/>
+      <c r="F22" s="240"/>
+      <c r="G22" s="240"/>
+      <c r="H22" s="240"/>
+      <c r="I22" s="240"/>
+      <c r="J22" s="139"/>
+      <c r="K22" s="148"/>
+      <c r="L22" s="244"/>
+      <c r="M22" s="244"/>
+      <c r="N22" s="244"/>
+      <c r="O22" s="244"/>
       <c r="P22" s="245"/>
       <c r="Q22" s="40"/>
       <c r="U22" s="7"/>
     </row>
     <row r="23" spans="1:21" ht="25.5" customHeight="1">
-      <c r="A23" s="182" t="s">
+      <c r="A23" s="177" t="s">
         <v>22</v>
       </c>
-      <c r="B23" s="64" t="s">
+      <c r="B23" s="248" t="s">
         <v>77</v>
       </c>
-      <c r="C23" s="65"/>
-[...6 lines deleted...]
-      <c r="J23" s="74" t="s">
+      <c r="C23" s="249"/>
+      <c r="D23" s="249"/>
+      <c r="E23" s="249"/>
+      <c r="F23" s="249"/>
+      <c r="G23" s="249"/>
+      <c r="H23" s="249"/>
+      <c r="I23" s="250"/>
+      <c r="J23" s="162" t="s">
         <v>23</v>
       </c>
-      <c r="K23" s="70" t="s">
+      <c r="K23" s="263" t="s">
         <v>88</v>
       </c>
-      <c r="L23" s="49"/>
-[...2 lines deleted...]
-      <c r="O23" s="49" t="s">
+      <c r="L23" s="264"/>
+      <c r="M23" s="264"/>
+      <c r="N23" s="265"/>
+      <c r="O23" s="264" t="s">
         <v>65</v>
       </c>
-      <c r="P23" s="246"/>
+      <c r="P23" s="271"/>
       <c r="Q23" s="7"/>
     </row>
     <row r="24" spans="1:21" ht="25.5" customHeight="1">
-      <c r="A24" s="182"/>
-      <c r="B24" s="67" t="s">
+      <c r="A24" s="177"/>
+      <c r="B24" s="251" t="s">
         <v>35</v>
       </c>
-      <c r="C24" s="68"/>
-[...7 lines deleted...]
-      <c r="K24" s="77" t="s">
+      <c r="C24" s="252"/>
+      <c r="D24" s="252"/>
+      <c r="E24" s="252"/>
+      <c r="F24" s="252"/>
+      <c r="G24" s="252"/>
+      <c r="H24" s="252"/>
+      <c r="I24" s="252"/>
+      <c r="J24" s="162"/>
+      <c r="K24" s="266" t="s">
         <v>64</v>
       </c>
-      <c r="L24" s="78"/>
-[...2 lines deleted...]
-      <c r="O24" s="51" t="s">
+      <c r="L24" s="267"/>
+      <c r="M24" s="267"/>
+      <c r="N24" s="268"/>
+      <c r="O24" s="269" t="s">
         <v>89</v>
       </c>
-      <c r="P24" s="247"/>
+      <c r="P24" s="270"/>
       <c r="Q24" s="7"/>
     </row>
     <row r="25" spans="1:21" ht="27.75" customHeight="1">
       <c r="A25" s="44" t="s">
         <v>36</v>
       </c>
-      <c r="B25" s="154" t="s">
+      <c r="B25" s="253" t="s">
         <v>78</v>
       </c>
-      <c r="C25" s="155"/>
-[...9 lines deleted...]
-      <c r="M25" s="154" t="s">
+      <c r="C25" s="254"/>
+      <c r="D25" s="254"/>
+      <c r="E25" s="254"/>
+      <c r="F25" s="254"/>
+      <c r="G25" s="254"/>
+      <c r="H25" s="254"/>
+      <c r="I25" s="254"/>
+      <c r="J25" s="254"/>
+      <c r="K25" s="254"/>
+      <c r="L25" s="255"/>
+      <c r="M25" s="253" t="s">
         <v>39</v>
       </c>
-      <c r="N25" s="155"/>
-[...1 lines deleted...]
-      <c r="P25" s="248"/>
+      <c r="N25" s="254"/>
+      <c r="O25" s="254"/>
+      <c r="P25" s="262"/>
       <c r="Q25" s="23"/>
     </row>
     <row r="26" spans="1:21" ht="27.75" customHeight="1">
       <c r="A26" s="45" t="s">
         <v>37</v>
       </c>
-      <c r="B26" s="232" t="s">
+      <c r="B26" s="256" t="s">
         <v>48</v>
       </c>
-      <c r="C26" s="233"/>
-[...7 lines deleted...]
-      <c r="K26" s="235" t="s">
+      <c r="C26" s="257"/>
+      <c r="D26" s="257"/>
+      <c r="E26" s="257"/>
+      <c r="F26" s="257"/>
+      <c r="G26" s="257"/>
+      <c r="H26" s="257"/>
+      <c r="I26" s="257"/>
+      <c r="J26" s="258"/>
+      <c r="K26" s="259" t="s">
         <v>40</v>
       </c>
-      <c r="L26" s="236"/>
-[...3 lines deleted...]
-      <c r="P26" s="237"/>
+      <c r="L26" s="260"/>
+      <c r="M26" s="260"/>
+      <c r="N26" s="260"/>
+      <c r="O26" s="260"/>
+      <c r="P26" s="261"/>
       <c r="Q26" s="23"/>
     </row>
     <row r="27" spans="1:21" ht="15.75" customHeight="1">
-      <c r="A27" s="256" t="s">
+      <c r="A27" s="169" t="s">
         <v>24</v>
       </c>
-      <c r="B27" s="258" t="s">
+      <c r="B27" s="276" t="s">
         <v>90</v>
       </c>
-      <c r="C27" s="259"/>
-[...4 lines deleted...]
-      <c r="H27" s="161" t="s">
+      <c r="C27" s="277"/>
+      <c r="D27" s="277"/>
+      <c r="E27" s="277"/>
+      <c r="F27" s="277"/>
+      <c r="G27" s="278"/>
+      <c r="H27" s="70" t="s">
         <v>25</v>
       </c>
       <c r="I27" s="9" t="s">
         <v>42</v>
       </c>
       <c r="J27" s="10" t="s">
         <v>43</v>
       </c>
       <c r="K27" s="11" t="s">
         <v>44</v>
       </c>
-      <c r="L27" s="167" t="s">
+      <c r="L27" s="78" t="s">
         <v>41</v>
       </c>
-      <c r="M27" s="167"/>
-[...2 lines deleted...]
-      <c r="P27" s="265"/>
+      <c r="M27" s="78"/>
+      <c r="N27" s="78"/>
+      <c r="O27" s="78"/>
+      <c r="P27" s="172"/>
       <c r="Q27" s="24"/>
     </row>
     <row r="28" spans="1:21" ht="33.75" customHeight="1" thickBot="1">
-      <c r="A28" s="257"/>
-[...7 lines deleted...]
-      <c r="I28" s="46" t="s">
+      <c r="A28" s="170"/>
+      <c r="B28" s="279"/>
+      <c r="C28" s="280"/>
+      <c r="D28" s="280"/>
+      <c r="E28" s="280"/>
+      <c r="F28" s="280"/>
+      <c r="G28" s="281"/>
+      <c r="H28" s="171"/>
+      <c r="I28" s="282" t="s">
         <v>45</v>
       </c>
-      <c r="J28" s="47" t="s">
+      <c r="J28" s="283" t="s">
         <v>45</v>
       </c>
-      <c r="K28" s="48" t="s">
+      <c r="K28" s="284" t="s">
         <v>45</v>
       </c>
-      <c r="L28" s="266" t="s">
+      <c r="L28" s="285" t="s">
         <v>56</v>
       </c>
-      <c r="M28" s="267"/>
-[...2 lines deleted...]
-      <c r="P28" s="268"/>
+      <c r="M28" s="286"/>
+      <c r="N28" s="286"/>
+      <c r="O28" s="286"/>
+      <c r="P28" s="287"/>
       <c r="Q28" s="25"/>
     </row>
     <row r="29" spans="1:21" ht="19.5" customHeight="1" thickTop="1">
-      <c r="A29" s="269" t="s">
+      <c r="A29" s="166" t="s">
         <v>46</v>
       </c>
-      <c r="B29" s="272" t="s">
+      <c r="B29" s="288" t="s">
         <v>79</v>
       </c>
-      <c r="C29" s="273"/>
-[...5 lines deleted...]
-      <c r="I29" s="275" t="s">
+      <c r="C29" s="289"/>
+      <c r="D29" s="289"/>
+      <c r="E29" s="289"/>
+      <c r="F29" s="289"/>
+      <c r="G29" s="289"/>
+      <c r="H29" s="290"/>
+      <c r="I29" s="291" t="s">
         <v>83</v>
       </c>
-      <c r="J29" s="276"/>
-[...5 lines deleted...]
-      <c r="P29" s="277"/>
+      <c r="J29" s="292"/>
+      <c r="K29" s="292"/>
+      <c r="L29" s="292"/>
+      <c r="M29" s="292"/>
+      <c r="N29" s="292"/>
+      <c r="O29" s="292"/>
+      <c r="P29" s="293"/>
       <c r="Q29" s="26"/>
     </row>
     <row r="30" spans="1:21" ht="19.5" customHeight="1">
-      <c r="A30" s="270"/>
-      <c r="B30" s="54" t="s">
+      <c r="A30" s="167"/>
+      <c r="B30" s="294" t="s">
         <v>80</v>
       </c>
-      <c r="C30" s="55"/>
-[...5 lines deleted...]
-      <c r="I30" s="140" t="s">
+      <c r="C30" s="295"/>
+      <c r="D30" s="295"/>
+      <c r="E30" s="295"/>
+      <c r="F30" s="295"/>
+      <c r="G30" s="295"/>
+      <c r="H30" s="296"/>
+      <c r="I30" s="297" t="s">
         <v>84</v>
       </c>
-      <c r="J30" s="141"/>
-[...5 lines deleted...]
-      <c r="P30" s="249"/>
+      <c r="J30" s="298"/>
+      <c r="K30" s="298"/>
+      <c r="L30" s="298"/>
+      <c r="M30" s="298"/>
+      <c r="N30" s="298"/>
+      <c r="O30" s="298"/>
+      <c r="P30" s="299"/>
       <c r="Q30" s="26"/>
     </row>
     <row r="31" spans="1:21" ht="19.5" customHeight="1">
-      <c r="A31" s="270"/>
-      <c r="B31" s="54" t="s">
+      <c r="A31" s="167"/>
+      <c r="B31" s="294" t="s">
         <v>81</v>
       </c>
-      <c r="C31" s="55"/>
-[...5 lines deleted...]
-      <c r="I31" s="140" t="s">
+      <c r="C31" s="295"/>
+      <c r="D31" s="295"/>
+      <c r="E31" s="295"/>
+      <c r="F31" s="295"/>
+      <c r="G31" s="295"/>
+      <c r="H31" s="296"/>
+      <c r="I31" s="297" t="s">
         <v>85</v>
       </c>
-      <c r="J31" s="141"/>
-[...5 lines deleted...]
-      <c r="P31" s="249"/>
+      <c r="J31" s="298"/>
+      <c r="K31" s="298"/>
+      <c r="L31" s="298"/>
+      <c r="M31" s="298"/>
+      <c r="N31" s="298"/>
+      <c r="O31" s="298"/>
+      <c r="P31" s="299"/>
       <c r="Q31" s="26"/>
     </row>
     <row r="32" spans="1:21" ht="19.5" customHeight="1" thickBot="1">
-      <c r="A32" s="271"/>
-      <c r="B32" s="250" t="s">
+      <c r="A32" s="168"/>
+      <c r="B32" s="300" t="s">
         <v>82</v>
       </c>
-      <c r="C32" s="251"/>
-[...5 lines deleted...]
-      <c r="I32" s="253" t="s">
+      <c r="C32" s="301"/>
+      <c r="D32" s="301"/>
+      <c r="E32" s="301"/>
+      <c r="F32" s="301"/>
+      <c r="G32" s="301"/>
+      <c r="H32" s="302"/>
+      <c r="I32" s="303" t="s">
         <v>86</v>
       </c>
-      <c r="J32" s="254"/>
-[...5 lines deleted...]
-      <c r="P32" s="255"/>
+      <c r="J32" s="304"/>
+      <c r="K32" s="304"/>
+      <c r="L32" s="304"/>
+      <c r="M32" s="304"/>
+      <c r="N32" s="304"/>
+      <c r="O32" s="304"/>
+      <c r="P32" s="305"/>
       <c r="Q32" s="26"/>
     </row>
     <row r="33" ht="2.85" customHeight="1" thickTop="1"/>
   </sheetData>
   <mergeCells count="72">
-    <mergeCell ref="A29:A32"/>
-[...56 lines deleted...]
-    <mergeCell ref="M11:P11"/>
     <mergeCell ref="A7:E8"/>
     <mergeCell ref="F7:G8"/>
     <mergeCell ref="H7:P8"/>
     <mergeCell ref="A2:F5"/>
     <mergeCell ref="G2:I5"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="L2:M3"/>
     <mergeCell ref="N2:N3"/>
     <mergeCell ref="O2:P5"/>
     <mergeCell ref="J4:J5"/>
     <mergeCell ref="K4:K5"/>
     <mergeCell ref="L4:M5"/>
     <mergeCell ref="N4:N5"/>
+    <mergeCell ref="A9:A11"/>
+    <mergeCell ref="B9:G11"/>
+    <mergeCell ref="H9:H10"/>
+    <mergeCell ref="I9:P10"/>
+    <mergeCell ref="I11:K11"/>
+    <mergeCell ref="M11:P11"/>
+    <mergeCell ref="A14:A16"/>
+    <mergeCell ref="B14:G16"/>
+    <mergeCell ref="H14:H16"/>
+    <mergeCell ref="I14:P16"/>
+    <mergeCell ref="A12:A13"/>
+    <mergeCell ref="B12:B13"/>
+    <mergeCell ref="C12:C13"/>
+    <mergeCell ref="D12:G13"/>
+    <mergeCell ref="H12:H13"/>
+    <mergeCell ref="I12:K13"/>
+    <mergeCell ref="M17:P18"/>
+    <mergeCell ref="I19:K19"/>
+    <mergeCell ref="M19:P19"/>
+    <mergeCell ref="I20:P20"/>
+    <mergeCell ref="L12:L13"/>
+    <mergeCell ref="M12:P13"/>
+    <mergeCell ref="A17:A20"/>
+    <mergeCell ref="B17:G20"/>
+    <mergeCell ref="H17:H18"/>
+    <mergeCell ref="I17:K18"/>
+    <mergeCell ref="L17:L18"/>
+    <mergeCell ref="A23:A24"/>
+    <mergeCell ref="B23:I23"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="K23:N23"/>
+    <mergeCell ref="O23:P23"/>
+    <mergeCell ref="B24:I24"/>
+    <mergeCell ref="K24:N24"/>
+    <mergeCell ref="O24:P24"/>
+    <mergeCell ref="A21:A22"/>
+    <mergeCell ref="B21:I22"/>
+    <mergeCell ref="J21:J22"/>
+    <mergeCell ref="K21:K22"/>
+    <mergeCell ref="L21:P22"/>
+    <mergeCell ref="M25:P25"/>
+    <mergeCell ref="B31:H31"/>
+    <mergeCell ref="I31:P31"/>
+    <mergeCell ref="B32:H32"/>
+    <mergeCell ref="I32:P32"/>
+    <mergeCell ref="B26:J26"/>
+    <mergeCell ref="K26:P26"/>
+    <mergeCell ref="B25:L25"/>
+    <mergeCell ref="A27:A28"/>
+    <mergeCell ref="B27:G28"/>
+    <mergeCell ref="H27:H28"/>
+    <mergeCell ref="L27:P27"/>
+    <mergeCell ref="L28:P28"/>
+    <mergeCell ref="A29:A32"/>
+    <mergeCell ref="B29:H29"/>
+    <mergeCell ref="I29:P29"/>
+    <mergeCell ref="B30:H30"/>
+    <mergeCell ref="I30:P30"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.39370078740157483" right="0" top="0" bottom="0" header="0" footer="0"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
+  <colBreaks count="1" manualBreakCount="1">
+    <brk id="21" max="1048575" man="1"/>
+  </colBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>受注簿</vt:lpstr>
       <vt:lpstr>記載例</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>